--- v1 (2025-12-27)
+++ v2 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="65f7378" w14:textId="65f7378">
+    <w:p w14:paraId="1fc5e91" w14:textId="1fc5e91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -270,149 +270,149 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер –1 415 120,8 мың теңге, оның ішінде:</w:t>
+      1) кірістер –1 294 560,9 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 207 680 мың теңге;</w:t>
+      салықтық түсімдер – 213 387,9 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 138 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 37 932 мың теңге;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 33 923 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімдері – 1 169 370,8 мың теңге;</w:t>
+      трансферттер түсімдері – 1 047 112 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар –1 424 653,2 мың теңге;</w:t>
+      2) шығындар – 1 304 093,3 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
@@ -673,50 +673,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі); Қызылорда облысы Қармақшы аудандық мәслихатының 06.11.2025. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 323</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі); Қызылорда облысы Қармақшы аудандық мәслихатының 11.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 339</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімдерімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -842,51 +862,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Шешім 4-1-тармақпен толықтырылды - Қызылорда облысы Қармақшы аудандық мәслихатының 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1026,62 +1046,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1099,51 +1120,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қармақшы аудандық мәслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1306,244 +1327,226 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Жосалы кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қызылорда облысы Қармақшы аудандық мәслихатының 06.11.2025. </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қызылорда облысы Қармақшы аудандық мәслихатының 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 323</w:t>
+        <w:t>№ 339</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> 2025 жылға арналған Жосалы кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1034"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3436"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1559,124 +1562,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1692,163 +1681,142 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1864,708 +1832,645 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-1415120,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1294560,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-207680</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+213387,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-140987</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145042,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2594,362 +2499,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-140987</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145042,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-65163</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67153</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2978,170 +2855,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3170,170 +3033,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-2513</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2084</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3362,170 +3211,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-59850</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61922</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3554,362 +3389,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-700</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1047</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
-[...35 lines deleted...]
-1530</w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1192</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3938,170 +3745,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-530</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+509</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4130,554 +3923,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсiпкерлiк және кәсiби қызметтi жүргiзгенi үшiн алынатын алымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-1000</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+683</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 138</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 138</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4706,554 +4457,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 138</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-37932</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-37932</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5282,554 +4991,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-37932</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33923</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-1169370,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1047112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-1169370,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1047112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5858,219 +5525,216 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-1169370,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1047112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6099,86 +5763,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6220,86 +5877,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6354,90 +6004,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6447,8317 +6090,7498 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-1424653,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1304093,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157051,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157051,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157051,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 147575,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9476</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-789468,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+638908,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-789468,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+638908,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-789468,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+638908,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-56830</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60334,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-32078</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30272,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-700560.8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+548302</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік және коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 245147,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль көлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 245147,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 245147,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 227526,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Басқалар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-231891,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261891,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-231891,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261891,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-231891,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261891,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ауыл-Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инженерлік инфрақұрылым бойынша іс-шараларды іске асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
-[...29 lines deleted...]
-231891,5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+261891,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1093,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1093,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1093,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдаланылмаған(түгел пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1093,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Таза бюджеттік кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -9532,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9532,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаттарының пайдаланылатын қаражаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9532,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1034" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражаты қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9532,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1034" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3986" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3436" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14902,192 +13726,190 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Жосалы кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1194"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2902"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15103,124 +13925,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15236,163 +14044,142 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15408,708 +14195,645 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 254843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 154985</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16138,362 +14862,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16522,170 +15218,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16714,170 +15396,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16906,170 +15574,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17098,362 +15752,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 750</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1785</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17482,170 +16108,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 685</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17674,554 +16286,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсiпкерлiк және кәсiби қызметтi жүргiзгенi үшiн алынатын алымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 139</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 139</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18250,554 +16820,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 139</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18826,554 +17354,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76719</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76719</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19402,51 +17888,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19480,141 +17966,138 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19643,86 +18126,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19764,86 +18240,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19898,90 +18367,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19991,5097 +18453,4572 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 254843</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134760</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдықшаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120083</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29356</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14792</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75935</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Таза бюджеттік кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25226,192 +23163,190 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Жосалы кентінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1194"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2902"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25427,124 +23362,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25560,163 +23481,142 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25732,708 +23632,645 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 259741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 157390</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26462,362 +24299,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26846,170 +24655,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27038,170 +24833,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27230,170 +25011,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27422,362 +25189,334 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және қызметтерге салынатын iшкi салықтар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1890</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27806,170 +25545,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 690</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27998,554 +25723,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсiпкерлiк және кәсiби қызметтi жүргiзгенi үшiн алынатын алымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсiмдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28574,554 +26257,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29150,554 +26791,512 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29726,51 +27325,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29804,141 +27403,138 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -29967,86 +27563,79 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30088,86 +27677,79 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30222,90 +27804,83 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30315,5097 +27890,4572 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Шығындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 259741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136325</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136325</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136325</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136325</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді-мекендерді көркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1622" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30530</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15384</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="1622" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77502</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Таза бюджеттік кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...155 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздар түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3766" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2902" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35550,728 +32600,698 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Жосалы кентінің бюджетінде республикалық бюджет есебінен қаралған нысаналы трансферттер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1350"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3968"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6982" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6982" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағымдағы нысаналы трансферттер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6982" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік бюджет қаражаты есебінен ұсталатын азаматтық қызметшілердің жекелеген санаттарының, ұйымдар жұмыскерлерінің, қазыналық кәсіпорындар жұмыскерлерінің жалақысын арттыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 639,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6982" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6982" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентінің аппаратына (аппарат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6982" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентінің аппаратына ("Қармақшы Өрлеу")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36454,1525 +33474,1481 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1228"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4422"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағымдағы нысаналы трансферттер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 408440,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ауыл-Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инженерлік инфрақұрылым бойынша іс-шараларды іске асыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 231891,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Келмембет батыр көшесінің автомобиль жолын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 172500,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Шыңғысов көшесінің атвомобиль жолдарын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 59390,9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Н.Накыпов көшесінің автомобиль жолын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 163919,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы Жосалы кентіндегі Сырдария 0-0,312 шқ көшесінің автомобиль жолын орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Сырлытам көшесінің жолын орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы Жосалы кентіндегі Тәуелсіздік көшесінің автомобиль жолын орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қармақшы ауданы Жосалы кентіндегі Ш.Шегебаев 0-0,27 шқ көшесінің автомобиль жолын орташа жөндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қармақшы ауданы Жосалы кентіндегі Алтынасар көшесінің орташа жөндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12629,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="6650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -38119,5107 +35095,5077 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Жосалы кентінің бюджетінде аудандық бюджет есебінен қаралған нысаналы трансферттер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымша жаңа редакцияда - Қызылорда облысы Қармақшы аудандық мәслихатының 06.11.2025. </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда - Қызылорда облысы Қармақшы аудандық мәслихатының 11.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 323</w:t>
+        <w:t>№ 339</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="802"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2379"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ағымдағы нысаналы трансферттер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-683232,5</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+560973,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ауыл-Ел бесігі" жобасы шеңберінде ауылдық елді мекендердегі әлеуметтік және инженерлік инфрақұрылым бойынша іс-шараларды іске асыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Келмембет батыр көшесінің автомобиль жолын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-0</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Шыңғысов көшесінің атвомобиль жолдарын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Н.Накыпов көшесінің автомобиль жолын күрделі жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы Жосалы кентіндегі Сырдария 0-0,312 шқ көшесінің автомобиль жолын орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы, Жосалы кентіндегі Сырлытам көшесінің жолын орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қармақшы ауданы Жосалы кентіндегі Тәуелсіздік көшесінің автомобиль жолын орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қармақшы ауданы Жосалы кентіндегі Ш.Шегебаев 0-0,27 шқ көшесінің автомобиль жолын орташа жөндеу </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қармақшы ауданы Жосалы кентіндегі Алтынасар көшесінің орташа жөндеуге </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44037,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Байзақ тегі көшесіне жаяу жүргіншілер жолын орналастыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59128</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті Қабылан батыр көшесін күрделі жөндеу жұмыстарына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті Ақмаржан көшесін орташа жөндеу жұмыстарына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті Мүсіркегенов көшесін орташа жөндеу жұмыстарына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті Құдабаев көшесіне футбол және балалар ойын алаңын орналастыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29252</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Сексенбаев көшесіне жаяу жүргіншілер жолын орналастыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті Ынтымақ көшесіне балалар ойын алаңы және футбол алаңын орналастыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіне 2 дана МАФ орналастыруға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Көшербаев көшесін жарықтандыру үшін тауарлар сатып алу және көше жарықтарына СИП кабелін сатып алуға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті әкімшілігі ғимаратындағы мәжіліс залына қажетті құрал жабдықтар сатып алуға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентін көгалдандыру мақсатында тал сатып алу(Клен-2600 дана, Қаратал – 2600 дана, 10 000 дана гүл, 1000 м2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентінің көшелеріне су себу жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті көшелерінің автомобиль жолдарына жолақтар және жаяу жүргінші жолын сызуға жол бояуын сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі көшелердегі саябақтар мен алаңдарды ағымдағы жөндеу жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4945,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі спорт алаңдары мен балалар ойын алаңдарын ағымдағы жөндеу жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4945,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлы Отан соғысының Жеңісіне 80 жыл толуына орай белгі орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14663,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Абаттандыру жұмыстарын жүргізу, жасыл белдеуге қажетті тауарлар сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі 8 көшені құжаттандыру жұмыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4457,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентідегі Т.Рысқұлов көшесіне жаяу жүргіншілер жолын орналастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30506</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кенті, Нақыпов көшесін күрделі жөндеу нысанының жұмыстар мен материалдар сапасына сараптама жүргізу қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2984,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Шығыс каналына қоршау орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11878,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіне билборд орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 30 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Универсал Сервис МН" ЖШС нің Жосалы кенті көшелерінің 2023 жылғы қабылданбаған жұмыстарды соттың шешімімен төлеп беруге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6595,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шет мемлекетке қызметтік іс сапар шығындарына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1366,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Рысқұлов тұйығына тротуар орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-200000</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Жосалы кентіндегі Томанов және Шоқай көшелеріне жаяу жүргіншілер жолын салу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-69771,3</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45175,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Кшенов көшесіне балалар ойын алаңын орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14756</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Қойшыбаев көшесіне жаяу жүргіншілер жолын орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-17783</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15668,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Жомартов көшесіне тротуар орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-22319</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15223,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі Сексенбаев көшесіне тротуар орнату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-6931</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6039,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жосалы кентіндегі теміржол вокзалы аумағын ағымдағы жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
-[...29 lines deleted...]
-33181,9</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15620,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салқын асфальт сатып алу, 261,25 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8621</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9119" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алтынасар көшесін орташа жөндеу жұмыстарына тексеру, сараптамалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2379" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 998</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>