--- v0 (2025-11-09)
+++ v1 (2026-06-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d46989c" w14:textId="d46989c">
+    <w:p w14:paraId="16ee80d" w14:textId="16ee80d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформациялау мен өзгерту параметрлерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 27 тамыздағы № 520/НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 27 тамыздағы № 520/НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Геодезия, картография және кеңістіктік деректер туралы" Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -565,50 +565,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 520/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Параметрлері жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары м.а. министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 254/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформациялау мен өзгерту параметрлері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -39896,55 +39972,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>