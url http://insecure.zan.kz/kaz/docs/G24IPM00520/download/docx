--- v1 (2026-06-05)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16ee80d" w14:textId="16ee80d">
+    <w:p w14:paraId="4c4c68f" w14:textId="4c4c68f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -39972,55 +39972,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40346,31 +40346,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>