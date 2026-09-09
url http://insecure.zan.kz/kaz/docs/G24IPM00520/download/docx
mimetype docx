--- v2 (2026-07-25)
+++ v3 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c4c68f" w14:textId="4c4c68f">
+    <w:p w14:paraId="5790f80" w14:textId="5790f80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -565,39315 +565,47315 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 520/НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы  трансформациялау мен өзгерту параметрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Параметрлері жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары м.а. министрінің 18.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Параметрлері жаңа редакцияда – ҚР Премьер-Министрінің орынбасары м.а. министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 254/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформациялау мен өзгерту параметрлері</w:t>
+        <w:t xml:space="preserve">
+      № 1-кесте </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...22369 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кестенің жалғасы</w:t>
+      QazTRF‑23 мемлекеттік есептеу жүйесі (2023 жылғы Қазақстандық жер координаттық есептеу негізі, Qazaqstan Terrestrial Reference Frame 2023) мен бұрын қолданыста болған координаталық жүйелерден қалыптасқан жергілікті координаталық есептеу жүйелері арасындағы трансформация параметрлері:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекен атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облысы/ республикалық маңызы бар қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve"> Параметрлер әрекет ету аймағының шекарасы (бойлық-ендік)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проекция параметрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...168 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+False Easting (бойлық бойынша ығысу, м)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+False Northing (ендік бойынша ығысу, м)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Latitude of Origin (координаттар басының ендігі, градус/минут/секунд)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Central Meridian (орталық меридиан, градус/минут/секунд)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scale Factor (масштаб коэффициенті)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...231 lines deleted...]
-              <w:t xml:space="preserve"> 17</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 00'-71° 40'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 538,63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 671 225,41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72° 00' 03, 69168" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 10'-77° 05'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 136,4045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 791 554,9295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76° 55' 36, 85811" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-42° 10'-70° 00'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шымкент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+885,1393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 685 805,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 36' 18, 85982" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 40'-78° 35'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курчатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170 030,04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 620 051,91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80° 59' 59, 41951" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 20'-80° 25'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77 136,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 571 305,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81° 00' 02, 69795" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 45'-68° 25'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атбасар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 082,48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 734 043,0025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 00' 00, 91540" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 05'-66° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Державинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 250 063,42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 938,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65° 00' 59, 61197" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 55'-66° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есіл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274 564,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 663 387,89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68° 59' 44, 93579" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-53° 15'-69° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкшетау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-14 964,22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 895 046,48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68° 59' 58, 45872" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 55'-71° 25'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосшы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 250 074,35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 943,53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71° 01' 00, 80320" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 20'-71° 55'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степногорск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108 526,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 726 669,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72° 00' 04, 86485" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 45'-70° 50'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степняк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 224,78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 829 542,70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71° 59' 52, 04566" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 50'-70° 15'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щучинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақмола</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-59 928,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 850 045,37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 00' 00, 44002" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 55'-57° 00'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 872,24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 566 620,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57° 00' 04, 20189" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 10'-58° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хромтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 417 538,54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 532 886,88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57° 07' 06, 75905" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 20'-77° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-186 386,13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 791 484,06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75° 01' 32, 37711" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 00'-71° 40'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаскелең</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 136,4045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 791 554,9295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76° 55' 36, 85811" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 00'-71° 40'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қонаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 326,22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 871 724,36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77° 59' 27, 65153" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 15'-77° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талғар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3 078,6267</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 791 556,6122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76° 54' 54, 89209" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-47° 00'-52° 00'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-57 903,31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 205 513,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 00' 00, 24988" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-46° 55'-54° 05'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құлсары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 838,84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 182 272,99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54° 00' 00, 31872" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-51° 10'-51° 35'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Батыс Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-15408,0202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 665 521,61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 59' 59, 80330" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 30'-69° 50'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатас</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 149,1394</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 727 024,9009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 00' 03, 90909" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 05'-70° 35'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-25 208,89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 817 879,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 07' 10, 78138" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-42° 50'-71° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тараз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+423,2176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 763 129,04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71° 20' 04, 42940" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-44° 55'-78° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдықорған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетісу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-9 871,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 960 035,26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78° 00' 03, 85928" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-44° 45'-78° 55'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текелі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жетісу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-50 854,52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 950 791,89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77° 59' 14, 29873" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-49° 35'-73° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 113,54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 473 041,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72° 00' 02, 86514" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-46° 45'-75° 05'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балқаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31090,3516</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 074 037,8884</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75° 00' 01, 91652" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-49° 35'-73° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 113,54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 473 041,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72° 00' 02, 86514" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-49° 20'-75° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарқаралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-24 805,35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 458 043,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75° 00' 07, 18294" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-49° 35'-73° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 113,54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 473 041,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72° 00' 02, 86514" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 00'-73° 10'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміртау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160 764,80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 539 126,97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75° 00' 00, 00000" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-49° 35'-73° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шахтинск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 113,54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 473 041,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72° 00' 02, 86514" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 10'-67° 00'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арқалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-63 626,14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 568 540,17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65° 59' 50, 11015" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 10'-61° 15'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жітіқара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-79 142,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 779 038,5408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59° 59' 48, 30297" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-53° 05'-63° 45'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-25 468,94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 885 540,88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62° 59' 57, 62867" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 30'-62° 40'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лисаковск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 034,76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 820 038,71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62° 59' 57, 72201" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 55'-63° 15'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рудный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8 842,85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 869 043,0635</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63° 00' 04, 82970" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-53° 05'-63° 45'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тобыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қостанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-25 468,94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 885 540,88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62° 59' 57, 62867" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-44° 45'-65° 35'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылорда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылорда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 486,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 953 877,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65° 59' 53, 49937" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 35'-51° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 546,64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 797 356,31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 59' 58, 27307" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 15'-52° 55'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңаөзен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-49 306,32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 752 178,28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 00' 13, 49539" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-44° 25'-50° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форт- Шевченко</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-9 949,77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 495,19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 59' 58, 04182" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-54° 50'-69° 15'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петропавловск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 250 075,37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 950,97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68° 01' 00, 60301" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-54° 55'-68° 55'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамлютка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 250 090,78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 950,75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68° 01' 01, 42582" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-53° 45'-69° 50'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тайынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 250 115,58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 951,53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71° 01' 02, 91190" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-53° 50'-67° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сергеевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 250 103,63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 947,88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68° 01' 02, 01679" Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-54° 50'-70° 30'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Булаево</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солтүстік Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 250 091,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12 954,15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71° 01' 01, 69521" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 30'-68° 35'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кентау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47 978,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 812 467,61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 00' 00. 00000" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-42° 10'-70° 00'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Леңгір</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+885,1393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 685 805,95</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 36' 18, 85982" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-43° 15'-68° 20'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түркістан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 993,51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4 777 244,92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 00' 04, 05466" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-47° 45'-67° 45'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жезқазған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 028,97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 223 033,5867</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67° 29' 58, 29118" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-47° 55'-70° 55'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-102 074,5811</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 316 533,71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69° 22' 36, 82266" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-47° 45'-67° 45'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатпаев</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлытау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 028,97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 223 033,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67° 29' 58, 29118" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-52° 10'-77° 05'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлодар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85 915,83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 772 051,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77° 59' 53, 06960" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-49° 50'-82° 45'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өскемен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+151 660,60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 492 316,72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83° 59' 55, 04108" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...263 lines deleted...]
-50° 10'-83° 35'</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Риддер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 183,28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 553 054,4189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84° 00' 07, 61594" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Серебрянск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шығыс Қазақстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-158 688,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5 496 862,8837</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,0" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81° 00' 09, 26881" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестеннің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QazTRF23 мемлекеттік есептеу жүйесі (2023 жылғы Қазақстандық жер координаттық есептеу негізі, Qazaqstan Terrestrial Reference Frame 2023) мен жергілікті координаталық есептеу жүйелері арасындағы трансформация параметрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ITRF-2014 (International Terrestrial Reference Frame) Халықаралық координаталық жүйесіне байластыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер әрекет ету аймағының шекарасы (бойлық-ендік)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DX, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DY, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DZ, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RX, секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RY, секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RZ, секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S, ppm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-172,8055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,5501</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-299,8324</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,04742</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,17824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,26578</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64,746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 15'-71° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 00'-71° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-123,2827</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 187,251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278,4487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,01846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,00764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-11,36652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,4594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 25'-76° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 10'-77° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206,9768</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-486,9068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-196,887</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,23209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,27065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-13,43779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89,1989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42° 25'-69° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42° 10'-70° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-10,6535</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218,4892</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-29,3812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,07536</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,29778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,63739</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 50'-78° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 40'-78° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-53,2923</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148,441</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27,9682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,44131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,71311</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,00765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,944492</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 30'-80° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 20'-80° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-44,406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105,9903</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144,7139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,29579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,72266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,3184</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 50'-68° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 45'-68° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-99,9959</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177,2097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80,2329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,99314</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,00544</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,48758</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 10'-66° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 05'-66° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+641,0594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 412,03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 726,92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,74489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,31593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,64456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-342,7062</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 00'-66° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 55'-66° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-49,9749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152,1011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,3389</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,43699</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,17781</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,27925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,8024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 20'-69° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 15'-69° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-50,6209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+167,2866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,4585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,23224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,7244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,53818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,834413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 00'-71° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 55'-71° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-25,0444</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159,3913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108,5802</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,79399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,32065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,31665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 25-71° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 20'-71° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,8315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+183,1125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46,7322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,59312</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,5586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,8815</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,7946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 50'-70° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 45'-70° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-40,5169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67,9746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+108,7013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,06137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,35103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,33747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,1834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 00'-70° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 50'-70° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+205,3923</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115,908</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78,7153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,85214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,86261</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,865</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-10,1687</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 30'-57° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 55'-57° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+333,6357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-229,547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-56,3585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-105,59715</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-169,36651</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-258,84204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28,533228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 20'-58° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 10'-58° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+676,6323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+815,7662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2140,0363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,36597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-31,16498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-45,23882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-313,8413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 25'-77° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 20'-77° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-123,2827</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 187,25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+278,4487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,01846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,00764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-11,36652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,4594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 15'-71° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 00'-71° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-30,5773</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64,1593</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38,4048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,69927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,5689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15,20915</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,88992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 15'-71° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 00'-71° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-30,3254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 161,42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+621,0372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41,38373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,58508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,85072</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87,477734</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 25'-77° 10'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 15'-77° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-159,8101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97,9441</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165,5777</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,60594</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,63194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,854952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 10'-51° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 00'-52° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-136,2795</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,3293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28,7386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,53232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,73089</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,46028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 00'-53° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46° 55'-54° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41,803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+296,7195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-151,756</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-9,64413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,45205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,75316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12,042598</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 20'-51° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 10'-51° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-386,9521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-133,7499</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-116,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,21007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-11,72682</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,3238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65,56672</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 35'-69° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 30'-69° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-484,5878</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+355,4147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-245,9913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-86,32034</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-212,01866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-187,66858</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29,803537</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 15'-70° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 05'-70° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-158,275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-464,9205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-33,2697</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,98469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,32026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,07329</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83,541433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 00'-71° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42° 50'-71° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+251,7123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-210,4597</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+255,0757</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,9729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,29738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8,96161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,7786</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45° 05'-78° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 55'-78° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,0268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-832,9539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-553,7946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,55408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,27221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-20,3675</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164,433502</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 55'-78° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 45'-78° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,7605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263,9738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-39,736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7,59688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,26523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 00'-72° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 35'-73° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-33,1355</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+152,9897</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30,4339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,16822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,36738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,7944</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46° 55'-74° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46° 45'-75° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,7605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263,9738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-39,736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7,59688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,26523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 00'-72° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 35'-73° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-75,5603</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-266,2576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-432,5904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,42268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,49334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,16362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103,0829</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 25'-75° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 20'-75° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,7605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263,9738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-39,736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7,59688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,26523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 00'-72° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 35'-73° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 480,68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-310,8489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+382,9169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-13314,5644</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-31714,23834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-42167,95935</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-222,2836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 10'-72° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 00'-73° 10'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,7605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+263,9738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-39,736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-7,59688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,26523</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78055</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,7164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 00'-72° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 35'-73° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+145,6376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+380,875</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+286,1418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,90495</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,42799</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,94694</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-53,7725</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 20'-66° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 10'-67° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-210,4954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+407,7142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161,9199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,25804</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,32843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,33074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-24,7434</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 15'-61° 10'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 10'-61° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-78,0743</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234,5328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49,3302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,8269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,45468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,79457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,2189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 15'-63° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 05'-63° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-104,8069</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+219,291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,5997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,39828</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,40177</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,34988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,349845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 40'-62° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 30'-62° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-103,3847</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+309,3356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-17,793</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-9,77881</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,08315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,84372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,903582</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 05'-63° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 55'-63° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-78,0743</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+234,5328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49,3302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,8269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,45468</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,79457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,2189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 15'-63° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 05'-63° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-97,9552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174,673</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67,9866</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,64962</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,65487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,09913</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,249285</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 55'-65° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 45'-65° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-86,0984</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53,5245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119,7041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,9042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,3946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,84931</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,400457</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 45'-51° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 35'-51° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+575,359</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 011,46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 090,59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,6932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,36905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,67542</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-230,0532</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 25'-52° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 15'-52° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59,9739</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81,9255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89,6534</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,73647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,58257</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,30829</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,2961</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 35'-50° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44° 25'-50° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,2466</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154,7806</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78,0656</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,24189</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,75873</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,53156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,8164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54° 55'-69° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54° 50'-69° 15'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-69,5521</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116,4453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80,8864</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,8135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,50349</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,79883</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,152926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55° 00'-68° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54° 55'-68° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-26,833</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129,0265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,7224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,40331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,84485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,46743</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,6121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 55'-69° 40'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 45'-69° 50'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-99,1139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84,1232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85,443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,70766</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,01949</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,60454</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,631952</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 55'-67° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53° 50'-67° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-88,7493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+146,4745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76,2906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,76948</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,22541</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,83242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,799362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54° 55'-70° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54° 50'-70° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+279,61362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+359,56987</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-302,37446</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-13,45348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,85648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,55316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,939</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 35'-68° 25'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 30'-68° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206,9768</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-486,9068</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-196,887</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,23209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,27065</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-13,43779</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89,1989</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42° 25'-69° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42° 10'-70° 00'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232,6729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+309,9709</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-218,6696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12,19221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,0199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3,49108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,190546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 20'-68° 10'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 15'-68° 20'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-15,8224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191,6992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-62,0724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,68443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,64097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,641489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 55'-67° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 45'-67° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+196,6999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+793,3166</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+659,1052</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,56452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,70469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,59153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-139,2665</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48° 05'-70° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 55'-70° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-15,8224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+191,6992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-62,0724</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-5,68443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,78978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,64097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,641489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 55'-67° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47° 45'-67° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-12,3575</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+158,0412</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,2422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-0,77764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,38615</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,52843</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6,6773</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 20'-76° 55'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 10'-77° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170,3648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176,9886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-22,638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4,74498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,88972</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1,14778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,8119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 05'-82° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49° 50'-82° 45'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+329,6732</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-149,2191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+306,8996</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9,74649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,78898</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-9,20235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2,2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иә</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 25'-83° 30'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50° 10'-83° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+367,2351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+864,7169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2251,009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,54569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,61682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -6,66217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 336,7581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иә</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 45'-83° 15'</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49° 40'-83° 20'</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -39884,87 +47884,2417 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Координаттарды трансформациялау параметрлері – олардың көмегімен бір датуммен байланысты бір координаттық есептеу жүйесінің координаттарын басқа координаттық есептеу жүйесіне басқа датуммен өзгерту орындалатын параметрлер.</w:t>
+      Жергілікті координаттық есептеу жүйелеріне трансформациялау параметрлерін жасау кезінде Красовский эллипсоиды және Меркатор көлденең проекциясы ТМ (Transverse Mercator) қолданылды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Координаттарды өзгерту параметрлері – олардың көмегімен бір датуммен байланысты бір координаттық есептеу жүйесінің координаттарын басқа координаттық есептеу жүйесіне сол датуммен өзгерту орындалатын параметрлер.</w:t>
+      Бұл параметрлер тек тарихи жинақталған (мұрағаттық) деректерді трансформациялау үшін арналған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті координаттық есептеу жүйелеріне трансформациялау параметрлерін жасау кезінде Красовский эллипсоиды және Меркатор көлденең проекциясы ТМ (Transverse Mercator) қолданылды.</w:t>
+      № 2-кесте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      QazTRF 23 мемлекеттік есептеу жүйесі (2023 жылғы Қазақстандық жер координаттық есептеу негізі, Qazaqstan Terrestrial Reference Frame 2023) мен QazTRF 23 мемлекеттік есептеу жүйесінен қалыптасқан жергілікті координаталық есептеу жүйелері арасындағы өзгерту параметрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекен атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облысы/ республикалық маңызы бар қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проекция параметрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+False Easting (бойлық бойынша ығысу, м)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+False Northing (ендік бойынша ығысу, м)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Latitude of Origin (координаттар басының ендігі, градус/минут/секунд)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Central Meridian (орталық меридиан, градус/минут/секунд)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scale Factor (масштаб коэффициенті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+республикалық маңызы бар қала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2136.4045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4791554.9295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0° 0' 0,00000" N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76° 55' 36,85811" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кестеннің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+QazTRF 23 мемлекеттік есептеу жүйесі (2023 жылғы Қазақстандық жер координаттық есептеу негізі, Qazaqstan Terrestrial Reference Frame 2023) мен QazTRF 23 мемлекеттік есептеу жүйесінен қалыптасқан жергілікті координаталық есептеу жүйелері арасындағы өзгерту параметрлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ITRF-2014 (International Terrestrial Reference Frame) Халықаралық координаталық жүйесіне байластыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Параметрлер әрекет ету аймағының шекарасы (бойлық-ендік)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DX, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DY, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+DZ, м</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RX, секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RY, секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+RZ, секунд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+S, ppm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-45.1352</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1037.9333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+168.2199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.10237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-4.46688</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-6.99983</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123.0782</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 25'-76° 35'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43° 10'-77° 05'</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті координаталық есептеу жүйелері үшін трансформация параметрлерін қалыптастыру барысында GRS-80 эллипсоиды (1980 жылғы геодезиялық анықтамалық жүйе, Geodetic Reference System 1980) және Гаусс-Крюгердің көлденең проекциясы пайдаланылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>