--- v0 (2025-10-01)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be4d7b0" w14:textId="be4d7b0">
+    <w:p w14:paraId="afab685" w14:textId="afab685">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,233 +94,317 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулықты бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 11 маусымдағы № 336/НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 11 маусымдағы № 336 Н/Қ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Геодезия және картография комитеті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген, Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ережесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213-26) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрыққа қол қойылғаннан кейін бес жұмыс күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу және ресми жариялау үшін жіберілсін;</w:t>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нұсқаулық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Геодезия және картография комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+      1) осы бұйрыққа қол қойылғаннан кейін бес жұмыс күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу және ресми жариялау үшін жіберілсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -576,644 +660,728 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 336 Н/Қ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нұсқаулық геодезиялық пункттер координаттары каталогтарының құрылымына, мазмұнына және ресімделуіне, каталогтарды құрастыру және басып шығару процестері мен тәртібіне қойылатын талаптарды белгілейді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Каталогтар топографиялық, геодезиялық, картографиялық, кадастрлық және инженерлік-ізденістер жұмыстарын жүргізуге арналған.</w:t>
+        <w:t xml:space="preserve">
+      1. Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) Қазақстан Республикасы Үкіметінің "Қазақстан Республикасының мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы "Қазақстан Республикасы Президентінің 2019 жылғы 17 маусымдағы № 24 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іске асыру жөніндегі шаралар туралы" 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген, Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ережесінің (бұдан әрі – Ереже) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213-26) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Каталог мыналарды қамтиды:</w:t>
+      2. Нұсқаулық геодезиялық пункттер координаттары каталогтарының құрылымына, мазмұнына және ресімделуіне, каталогтарды құрастыру және басып шығару процестері мен тәртібіне қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұқаба және титул беті;</w:t>
+      3. Каталогтар топографиялық, геодезиялық, картографиялық, кадастрлық және инженерлік-ізденістер жұмыстарын жүргізуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мазмұны;</w:t>
+      4. Каталог мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      түсіндіру;</w:t>
+      мұқаба және титул беті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталог формуляры;</w:t>
+      мазмұны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық пункт орталықтарының сызбалары;</w:t>
+      түсіндіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктерінің тізбесі;</w:t>
+      каталог формуляры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық пункттердің әліпбилік нұсқағышы;</w:t>
+      геодезиялық пункт орталықтарының сызбалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық желі схемасы.</w:t>
+      мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктерінің тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Каталог бөлімдері нөмірленген.</w:t>
+      геодезиялық пункттердің әліпбилік нұсқағышы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Каталогтар аумақ бойынша масштабы 1:200 000 карта парақтарын пайдалана отырып құрастырылады. Әрбір каталогқа өзі құрастырылған ауданға сәйкес номенклатура беріледі.</w:t>
+      геодезиялық желі схемасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Геодезиялық пункттер каталогына мемлекеттік геодезиялық желіні реттеуге қатысатын, деректер базасында бар және пункттердің сақталуын ұзақ уақыт бойы қамтамасыз ететін орталықтар арқылы жер бетінде бекітілген пункттер кіреді:</w:t>
+      Каталог бөлімдері нөмірленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      іргелі астрономиялық геодезиялық желі (бұдан әрі - ІАГЖ);</w:t>
+      5. Каталогтар аумақ бойынша масштабы 1:200 000 карта парақтарын пайдалана отырып құрастырылады. Әрбір каталогқа өзі құрастырылған ауданға сәйкес номенклатура беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жоғары дәлдікті геодезиялық желі (бұдан әрі – ЖГЖ);</w:t>
+      6. Геодезиялық пункттер каталогына мемлекеттік геодезиялық желіні реттеуге қатысатын, деректер базасында бар және пункттердің сақталуын ұзақ уақыт бойы қамтамасыз ететін орталықтар арқылы жер бетінде бекітілген пункттер кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      арнайы спутниктік геодезиялық желі (бұдан әрі – АСГЖ);</w:t>
+      іргелі астрономиялық геодезиялық желі (бұдан әрі - ІАГЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-сыныпты спутниктік геодезиялық желілер (бұдан әрі – СГЖ-1);</w:t>
+      жоғары дәлдікті геодезиялық желі (бұдан әрі – ЖГЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дәл геодезиялық желілер (бұдан әрі – ДГЖ).</w:t>
+      арнайы спутниктік геодезиялық желі (бұдан әрі – АСГЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сонымен қатар, геодезиялық пункттер жеке каталогтарда қалыптастырылады:</w:t>
+      1-сыныпты спутниктік геодезиялық желілер (бұдан әрі – СГЖ-1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ІАГЖ және ЖГЖ;</w:t>
+      дәл геодезиялық желілер (бұдан әрі – ДГЖ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      АСГЖ.</w:t>
+      Сонымен қатар, геодезиялық пункттер жеке каталогтарда қалыптастырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. ІАГЖ пункттерінің кеңістіктік орны Жердің массасының центріне қатысты 10 сантиметрден аспайтын және кез келген ІАГЖ пункттерінің салыстырмалы орналасуы планда 2 сантиметрден және биіктігі 3 сантиметрден аспайтын орташа квадраттық қателікпен (бұдан әрі – ОКҚ) жерсеріктік анықтау әдістерімен жаһандық координаттар жүйесінде анықталады.</w:t>
+      ІАГЖ және ЖГЖ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      АСГЖ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ІАГЖ пункттерінің кеңістіктік орны Жердің массасының центріне қатысты 10 сантиметрден аспайтын және кез келген ІАГЖ пункттерінің салыстырмалы орналасуы планда 2 сантиметрден және биіктігі 3 сантиметрден аспайтын орташа квадраттық қателікпен (бұдан әрі – ОКҚ) жерсеріктік анықтау әдістерімен жаһандық координаттар жүйесінде анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       8. ЖГЖ пункттерінің кеңістіктегі орны спутниктік анықтаудың абсолютті әдісімен анықталады. Жердің масса центріне қатысты ЖГЖ пункттерінің орнын анықтауға арналған ОКҚ 10 сантиметрден аспайды. ІАГЖ пункттеріне қатысты ЖГЖ пункттерінің салыстырмалы орналасуының ОКҚ жоспарында 2 сантиметрден және биіктігі 3 сантиметрден аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кесте 1. Пункттердің өзара орналасуының дәлдігіне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1503,70 +1671,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АСГЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="35"/>
+          <w:bookmarkStart w:name="z41" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 мм±1×10-7×D </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (D –пункттер арасындағы арақашықтық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1878,2930 +2046,3850 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 мм±3×10-7×D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Каталог мазмұны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Мұқаба, титул беті, мазмұны, түсіндірме және орталықтардың сызбалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Каталогтың мұқабасында мыналар көрсетіледі: каталогты құрастырған бөлімнің атауы, мөрі (болған жағдайда), көшірменің нөмірі, номенклатурасы, баспасы, шыққан орны мен жылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Титулдық бетте мұқабада орналастырылған ақпарат қамтылады және оған қосымша биіктік жүйесі, тірек жүйесі, негізгі алты градустық аймақтың нөмірі және оның осьтік меридианының мәні және парақтың макеттері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мазмұны осы нұсқаулықтың 1-қосымшасына сәйкес үлгі бойынша құрастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Каталог жазбаларына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталогқа енгізілген геодезиялық жұмыстардың тізімі, онда мыналар көрсетіледі: каталог бойынша жұмыс нөмірі және жұмыс идентификаторы (объект коды); жұмыс түрі мен класы; объектінің (ауданның) атауы; дала жұмыстары жүргізілген жылы және жұмысты орындаған ұйым. Жұмыстар индекстің (нысан коды) өсу реті бойынша орналасады. Геодезиялық жұмыстардың және оларды орындаған ұйымдардың атаулары орындалған геодезиялық жұмыстар туралы техникалық есептердегі деректерге сәйкес келуі керек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       масштабы 1:100 000 карта парақтарындағы геодезиялық пункттердің тығыздығы. 1:100 000 карта парақтарындағы геодезиялық пункттердің тығыздығы осы нұсқаулықтың 1-қосымшасына сәйкес "Масштабы 1:100 000 картаның парақтарында МГЖ пункттерінің тығыздығы кестесінде" көрсетілген. Ол мыналарды қамтиды: МГЖ пункттерінің саны, шаршы км-дегі бір МГЖ пунктіне шаққандағы аудан, масштабы 1:100 000 карта парақтарындағы пункттердің жалпы саны. Картаның парақтары ауданы масштабы 1:100 000 карта парақтарының орташа мәні ретінде 10 шаршы км дәлдікке дейін қабылданады. Бір пункттегі ауданды есептеу кезінде су кеңістігінің ауданы 20 шаршы км-ден асатын болса, 1:100 000 масштабтағы карта парағының ауданынан алынып тасталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жердегі бекіту пункттері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункттердің биіктіктері мен белгілердің биіктіктері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылданған қысқартулардың тізімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Түсініктемеде топографиялық карталар туралы ақпарат және каталогты құрастыруда пайдаланылған материалдар тізімі берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қабылданған қысқартулар тізбесі осы нұсқаулықтың 2-қосымшасында белгіленген нысан бойынша құрастырылады. Тізімдегі қысқартылған атаулар әліпбилік тәртіппен берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Егер пункттің орталығы нұсқаулықта ұсынылған түрлердің ешқайсысына сәйкес келмесе, онда ол каталогта нөмірсіз (н/ж) жаңа деп көрсетіліп, нөмір беру үшін уәкілетті органға хабарланады және нұсқауларға қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Монолитте таңбаның орнына орталықтың болуы (кесектің, түйреуіштің, руфтың) орталық түріне басқа нөмір беру үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогта жеке бөліктерде ерекшеленетін орталықтардың бірдей түрлері бар элементтер болса, сызбада орталық нұсқаларының бірі көрсетілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық сызбалары берілген нөмірлердің өсу реті бойынша жүйеленген. Белгілері (түйреуіштер, ойықтар) бір шұңқыр сызығында орналасқан орталықтың құрамдас бөліктері жоғарыдан бастап рим цифрларымен (I, II, III) нөмірленеді. Жартастағы белгі (түйреуіш, руф) орталықтың ажырамас бөлігі болып табылады және орталық бөлігі ретінде нөмірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталықтардың үстінде орнатылған сәйкестендіру монолиттері (бағандар, турлар) орталықтардың сызбаларында қысқартылған: сәй. мон. (сәй. бағ., сәй. тур.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталықтың жоғарғы монолитінің жоғалуы (немесе қосымша салуы) туралы ақпарат болса, пунктке орталықтың басқа нөмірі (әріпі) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Каталогтарда геодезиялық пункттердің координаттары мен биіктіктері геоцентрлік координаттар жүйесінде (XYZ), геодезиялық координаттар жүйесінде (BLHe) және тікбұрышты координаттар жүйесінде (X,Y,Hн) қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Каталогтың басында ІАГЖ, ЖГЖ және АСГЖ пункттерінің тізімі (бар болса), онда пункттер парақ номенклатураларының өсу реті бойынша 1:50 000 масштабтағы карта парақтары бойынша топтастырылған. Әр топтың басында 1:50 000 масштабтағы карта парағының номенклатурасы көрсетіледі. Әр парақтың ішінде пункттер абсцисса (х) мәндерінің кемуіне қарай орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІАГЖ, ЖГЖ және АСГЖ тізімі аяқталғаннан кейін СГЖ-1 және ДГЖ ұпайларының тізімі орналастырылады. Бұл элементтерді топтастыру және сұрыптау бірдей ережелерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геодезиялық пункттердің координаттары мен биіктіктерінің тізбесі осы нұсқаулықтың 1-қосымшасында келтірілген үлгі бойынша құрастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Элементтер үшін келесі мәліметтер ұсынылады: бірегей идентификатор (индекс), пунктің атауы, белгі түрі, орталық түрі, марка (пункт) нөмірі, жұмыс нөмірі (каталогқа түсініктемедегі тізімге сәйкес), координаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ІАГЖ, ЖГЖ, АСГЖ, СГЖ-1 және ДГЖ пункттерінің координаттары мен биіктіктерінің тізімінде оған далалық жұмыстарды жүргізу кезінде берілген пункттің атауы беріледі, ал оның транскрипциясы басылымның соңғы жылындағы 1:50 000 масштабтағы топографиялық картамен келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер геодезиялық пунктке әртүрлі ұйымдар немесе әр жылдары әртүрлі атаулар берілсе, соңғы атау картадан анықталады. Мұны істеу мүмкін болмаған жағдайда, кейінгі жұмыста немесе екеуінде де берілген атау сақталады, олардың біреуі жақшада болады. Пункттердің атаулары септелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер 1:50 000 масштабтағы карта парағында бір кластың екі немесе одан да көп пункттерінің атаулары мен белгілерінің түрлері бірдей болса, онда пункттердің атына негізгі пункттерге бағдарлау қосылады (олардың орналасуына байланысты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Элементтің атауынан кейін белгі түрінің қысқартылған атауы қойылады, ал төменде – белгінің биіктігі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Егер пункттерді тексеру немесе геодезиялық желіні одан әрі дамыту кезінде пунктінің сыртқы белгісі сақталмағаны анықталса және белгілі бір мәселені шешу үшін оның орнына төменгі белгі салынған болса, каталог тек жаңа белгінің биіктігі мен түрі туралы ақпарат береді. Ескі белгінің түрі көрсетілмеген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Биіктік белгісінің астында пунктте орналасқан орталықтың түрі туралы ақпарат орналастырылады. Орталық түрінің жанында (жақшада) I монолитке салынған белгінің нөмірі немесе далалық жұмыстар кезінде оның бетінде белгіленген пунктінің нөмірі, егер мұндай ақпарат бар болса, көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әрі қарай жақшада өлшеулері осы пункттің координаттарын анықтауға қатынасқан, түсіндірмеде келтірілген тізімге сәйкес жұмыстардың нөмірлері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тізімдегі МГЖ пункттерінің координаттары үтірден кейінгі үшінші белгіге дейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогта I, II кластардың геометриялық нивелирлеуінен анықталған пункттердің биіктіктері қалыпты биіктікте (Hн) және 0,001 м-ге дейін берілген. Спутниктік әдіспен анықталған биіктіктердің мәндері эллипсоидтық биіктік болып табылады. (Нэ) және 0,001 м дейін берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер объект бұзылған орталығы бар жергілікті объекті (қоңырау мұнарасы, ғимараттағы геодезиялық белгі) болса, онда жергілікті объект те, бұзылатын орталық та каталогқа орналастырылады. Каталог нөмірі жергілікті объектіге де, бұзылған орталыққа да беріледі, бағанда оның атауы жазылады. Егер осы парақта ұқсас атты бірнеше пункт болса, онда бұл бұзылатын орталықтың қай пунктге жататынын қосымша бақылау бұзылған орталықтың көрсеткіші болып табылады. Ол элемент индексінен "F1" соңындағы әріп пен санмен ғана ерекшеленеді. Мысалы, егер пункттің индексі (18201) болса, онда бұзылған орталықтың индексі (18201F1) немесе (18201F2) болады. Бұзылған орталық каталогта бұзылған заттың астына орналастырылады. Бұзылған орталықтағы клас бағанасы бос қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогқа аймақта сенімді түрде бекітілген, аман қалған бұзылған орталықтар ғана кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жергілікті нысандардың биіктіктері бұзылған орталықтардан көру орындарына дейін беріледі. Теңіз деңгейінен биіктіктер, көру пункттері үшін де, жойылған орталықтар үшін де беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Әліпбилік нұсқағыш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Геодезиялық пункттердің әліпбилік нұсқағышы осы нұсқаулықтың 1-қосымшасына сәйкес үлгі бойынша құрастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әліпбилік нұсқағышта каталогқа енгізілген мемлекеттік геодезиялық желінің барлық пункттерінің атаулары, белгілердің түрлері, каталог нөмірлері беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екі сөзден тұратын атаулар, олардың біріншісі бірдей, екінші сөздердің бастапқы әріптерінің әліпбилік ретімен топтастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірдей қысқартудан басталатын пункттердің атаулары немесе қосарланған атаулар алғашқы сөздердің бастапқы әріптерінің әліпбилік тәртібімен топтастырылады, ал топтар ішінде екінші сөздердің бастапқы әріптері тәртібімен орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ұйымдардың, кәсіпорындардың, зауыттардың және т.б. атаулары жалпы қабылданған қысқартылған атаулар болып табылатын геодезиялық пункттер де әліпбилік тәртіппен орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Далалық жұмыс кезінде берілген атаулардың орнына нөмірлері бар пункттер әліпбилік нұсқаулықтың басына сандардың өсу ретімен орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Геодезиялық желі схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Геодезиялық желі схемасын каталог дайындалған аумаққа арналған карта парағының масштабында құрастырады. Тікбұрышты координаттар жүйесіндегі пункттерді көрсету үшін 1:200 000 масштабтағы топографиялық карталарды алдымен сызықтары бар картаны 1:100 000 масштабтағы парақтарға бөлу арқылы пайдалануға болады. Тығыз геодезиялық желі кезінде карта парағына 1:50 000 масштабта схема салуға шығартпа жасауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Геодезиялық желі схемасына мыналар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       схеманың номенклатурасы мен атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1:200 000, 1:100 000 және 1:50 000 масштабтағы карта парағының жақтауларының бұрыштары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік геодезиялық желінің пункттері, олардың атаулары мен каталог нөмірлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шартты белгілер (оңтүстік жақтау астында).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      31-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Схемаларды құрастыру кезінде бастапқы ақпарат ретінде "Мемлекеттік геодезиялық қамтамасыз ету" ақпараттық жүйесі деректер базасының (бұдан әрі – МГҚ АЖ ДБ) деректері пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Каталогтарды құрастыру және басып шығару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Дайындық жұмыстары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Каталогтарды құрастырудың негізгі әдісі МГҚ АЖ геодезиялық деректер базасына негізделген автоматтандырылған технология болып табылады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Каталогтарды құрастыру алдындағы дайындық жұмыстары мыналарды қамтиды:</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмысты жоспарлау;</w:t>
+      32. Каталогтарды құрастырудың негізгі әдісі МГҚ АЖ геодезиялық деректер базасына негізделген автоматтандырылған технология болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумақтың топографиялық-геодезиялық қамтылуын зерттеу;</w:t>
+      33. Каталогтарды құрастыру алдындағы дайындық жұмыстары мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастапқы материалдарды жинау, зерттеу және жүйелеу;</w:t>
+      жұмысты жоспарлау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ геодезиялық деректер базасын толықтыру және түзету.</w:t>
+      аумақтың топографиялық-геодезиялық қамтылуын зерттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Координаталық каталогтарды құрастыру каталогты шығару жоспарына сәйкес жүзеге асырылады. Каталогтарды шығаруды жоспарлау кезінде шектес каталогтармен тоғыстырылады.</w:t>
+      бастапқы материалдарды жинау, зерттеу және жүйелеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Каталогтарды құрастыруға арналған бастапқы материалдар:</w:t>
+      МГҚ АЖ геодезиялық деректер базасын толықтыру және түзету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ геодезиялық пункттердің деректер базасы;</w:t>
+      34. Координаталық каталогтарды құрастыру каталогты шығару жоспарына сәйкес жүзеге асырылады. Каталогтарды шығаруды жоспарлау кезінде шектес каталогтармен тоғыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      35-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГЖ пункттерін зерттеп-қарау және қалпына келтіру материалдары;</w:t>
+      35. Каталогтарды құрастыруға арналған бастапқы материалдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      берілген аумақ үшін геодезиялық желіні тегістеуге арналған материалдар;</w:t>
+      МГҚ АЖ геодезиялық пункттердің деректер базасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1:50000 - 1:200000 масштабтағы топографиялық карталар соңғы басылымдар;</w:t>
+      МГЖ пункттерін зерттеп-қарау және қалпына келтіру материалдары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      соңғы жарияланған жылдағы берілген номенклатураның геодезиялық пункттерінің каталогы (егер жарияланғаннан кейін каталог баспаға қайта дайындалса, бірақ оның тиражы әлі жарияланбаған болса, онда картотека және оны толықтыру пайдаланылады);</w:t>
+      берілген аумақ үшін геодезиялық желіні тегістеуге арналған материалдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      дала жұмыстары бойынша техникалық есептер;</w:t>
+      1:50000 - 1:200000 масштабтағы топографиялық карталар соңғы басылымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      соңғы шығарылған жылғы осы номенклатураның карта парағындағы нивелирлеу пункттері биіктіктерінің жинақ каталогы (қосымшаларымен);</w:t>
+      соңғы жарияланған жылдағы берілген номенклатураның геодезиялық пункттерінің каталогы (егер жарияланғаннан кейін каталог баспаға қайта дайындалса, бірақ оның тиражы әлі жарияланбаған болса, онда картотека және оны толықтыру пайдаланылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Каталогты құрастыру кезінде келесі құжаттар пайдаланылады:</w:t>
+      дала жұмыстары бойынша техникалық есептер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тапсырма жоспары;</w:t>
+      соңғы шығарылған жылғы осы номенклатураның карта парағындағы нивелирлеу пункттері биіктіктерінің жинақ каталогы (қосымшаларымен);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шектес жарияланған каталогтар және басып шығаруға дайындалған каталогтар туралы ақпарат;</w:t>
+      36. Каталогты құрастыру кезінде келесі құжаттар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ жүргізу, теңестіру және каталогтау бойынша бағдарламалық жүйелерге арналған құжаттама.</w:t>
+      тапсырма жоспары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Каталогты құрастыру кезінде геодезиялық желілер туралы ақпараттың болуы және оларды реттеу нәтижелері МГҚ АЖ деректер базасында тексеріледі.</w:t>
+      шектес жарияланған каталогтар және басып шығаруға дайындалған каталогтар туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ АЖ жүргізу, теңестіру және каталогтау бойынша бағдарламалық жүйелерге арналған құжаттама.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Каталогтар құру</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      37-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38. Геодезиялық пункттердің автоматтандырылған каталогтарын құрастыру үшін орындаушылардың келесі құрамы қажет:</w:t>
+      37. Каталогты құрастыру кезінде геодезиялық желілер туралы ақпараттың болуы және оларды реттеу нәтижелері МГҚ АЖ деректер базасында тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Каталогтар құру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасын басқару тобы;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогизациялау тобы.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірінші топтың тапсырмалары мыналарды қамтиды:</w:t>
+      38. Геодезиялық пункттердің автоматтандырылған каталогтарын құрастыру үшін орындаушылардың келесі құрамы қажет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасын жүргізу, яғни жаңа ақпаратты қабылдау, деректер жиынын толықтыру және реттеу, олардың сақталуын қамтамасыз ету;</w:t>
+      МГҚ АЖ деректер базасын басқару тобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық желіні реттеу;</w:t>
+      каталогизациялау тобы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық торап сызбасын құрастыру;</w:t>
+      Бірінші топтың тапсырмалары мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық өлшемдер бойынша ақпаратты сақтайтын және өңдейтін басқа ұйымдармен өзара әрекеттесу.</w:t>
+      МГҚ АЖ деректер базасын жүргізу, яғни жаңа ақпаратты қабылдау, деректер жиынын толықтыру және реттеу, олардың сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екінші топтың тапсырмалары мыналарды қамтиды:</w:t>
+      геодезиялық желіні реттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогтау үшін қажетті материалдарды жинау;</w:t>
+      геодезиялық торап сызбасын құрастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогтау жұмыстарын жоспарлау және үйлестіру;</w:t>
+      геодезиялық өлшемдер бойынша ақпаратты сақтайтын және өңдейтін басқа ұйымдармен өзара әрекеттесу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасына өлшем және сипаттамалық ақпаратты дайындау;</w:t>
+      Екінші топтың тапсырмалары мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогты автоматтандырылған құрастыру және ресімдеу бойынша операцияларды орындау;</w:t>
+      каталогтау үшін қажетті материалдарды жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогты түпкілікті редакциялау және қабылдау.</w:t>
+      каталогтау жұмыстарын жоспарлау және үйлестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Екі топ тұрақты байланыста жұмыс істейді.</w:t>
+      МГҚ АЖ деректер базасына өлшем және сипаттамалық ақпаратты дайындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Техникалық қамтамасыз ету</w:t>
+      каталогты автоматтандырылған құрастыру және ресімдеу бойынша операцияларды орындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасына қызмет көрсету тобының және каталогтау топтарының тапсырмалары:</w:t>
+      каталогты түпкілікті редакциялау және қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасын жүргізу;</w:t>
+      Екі топ тұрақты байланыста жұмыс істейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      39-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      теңестіру есептеулері;</w:t>
+      39. Техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      деректерді каталог көрінісіне өңдеу;</w:t>
+      МГҚ АЖ деректер базасына қызмет көрсету тобының және каталогтау топтарының тапсырмалары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аралық құжаттарды басып шығару;</w:t>
+      МГҚ АЖ деректер базасын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогтың мәтіндік бөлігінің баспа түпнұсқаларын басып шығару;</w:t>
+      теңестіру есептеулері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      түпнұсқалық баспа схемаларын жасау.</w:t>
+      деректерді каталог көрінісіне өңдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Негізгі технологиялық процестер мемлекеттік геодезиялық желі туралы ақпаратты қамтитын МГҚ ​​АЖ деректер базасын пайдалануға негізделген.</w:t>
+      аралық құжаттарды басып шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Геодезиялық пункттердің каталогтарын құрастыру кезінде келесі негізгі процестер орындалады:</w:t>
+      каталогтың мәтіндік бөлігінің баспа түпнұсқаларын басып шығару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастапқы құжаттарды зерттеу;</w:t>
+      түпнұсқалық баспа схемаларын жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      40-тармақтың бірінші бөлігі жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      деректер базасын толықтыру және жаңарту;</w:t>
+      40. Негізгі технологиялық процестер мемлекеттік геодезиялық желі туралы ақпаратты қамтитын МГҚ ​​АЖ деректер базасын пайдалануға негізделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkStart w:name="z141" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      құрастырылатын каталог аумағына мемлекеттік геодезиялық желі пункттерін қоса алғанда, желілік учаскені теңестіру;</w:t>
+      Геодезиялық пункттердің каталогтарын құрастыру кезінде келесі негізгі процестер орындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z142" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГЖ пункттерінің координаттары мен биіктіктерінің тізімін, әліпбилік нұсқағышын құрастыру, оларды өңдеу;</w:t>
+      бастапқы құжаттарды зерттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z143" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталог бойынша түсініктемелерді құрастыру және өңдеу;</w:t>
+      деректер базасын толықтыру және жаңарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      орталық түрлерінің сызбаларын таңдау, ресімдеу және өңдеу;</w:t>
+      құрастырылатын каталог аумағына мемлекеттік геодезиялық желі пункттерін қоса алғанда, желілік учаскені теңестіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық торап схемасын құру және өңдеу;</w:t>
+      МГЖ пункттерінің координаттары мен биіктіктерінің тізімін, әліпбилік нұсқағышын құрастыру, оларды өңдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұқабаның, титулдық беттің және мазмұнының дизайны;</w:t>
+      каталог бойынша түсініктемелерді құрастыру және өңдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      алмасу форматында каталог дайындау.</w:t>
+      орталық түрлерінің сызбаларын таңдау, ресімдеу және өңдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41. Каталогты құрастыруды аяқтағаннан кейін келесі құжаттар ұсынылады:</w:t>
+      геодезиялық торап схемасын құру және өңдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      каталогтың түпнұсқасы;</w:t>
+      мұқабаның, титулдық беттің және мазмұнының дизайны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық желі схемасының түпнұсқасы.</w:t>
+      алмасу форматында каталог дайындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Бағдарламалық қамтамасыз ету функционалдық жағынан келесі негізгі кешендерге бөлінеді:</w:t>
+      41. Каталогты құрастыруды аяқтағаннан кейін келесі құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасын жүргізу бағдарламасы;</w:t>
+      каталогтың түпнұсқасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық желілерді теңестіру бағдарламасы;</w:t>
+      геодезиялық желі схемасының түпнұсқасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      42-тармақтың бірінші бөлігі жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      геодезиялық пункттердің каталогын құру бағдарламасы.</w:t>
+      42. Бағдарламалық қамтамасыз ету функционалдық жағынан келесі негізгі кешендерге бөлінеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Каталогтарды дайындау кезінде бұл бағдарламалық пакеттер келесі ақпараттың сенімділігін қамтамасыз етеді:</w:t>
+      МГҚ АЖ деректер базасын жүргізу бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шектес каталогтардың сәйкес тізбесі бар каталогтар тізбесіндегі жұмыстар атауларын біріктіру;</w:t>
+      геодезиялық желілерді теңестіру бағдарламасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жақтаудан тыс пункттердің атаулары мен белгілері түрлерінің шектес каталогтармен байланыста біріктірілуі;</w:t>
+      геодезиялық пункттердің каталогын құру бағдарламасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      координаттардың бір зонадан басқа зонаға аударылуы;</w:t>
+      Каталогтарды дайындау кезінде бұл бағдарламалық пакеттер келесі ақпараттың сенімділігін қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1:50 000 масштабты карта парақтары бойынша тізімдердегі элементтерді номенклатуралардың өсу ретімен және әрбір парақтың ішінде – абсциссалардың кему ретімен дұрыс топтастыру;</w:t>
+      шектес каталогтардың сәйкес тізбесі бар каталогтар тізбесіндегі жұмыстар атауларын біріктіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмыстардың тізімі бойынша әрбір пункттегі жұмыс нөмірлерінің олардың нөмірлеріне сәйкестігі;</w:t>
+      жақтаудан тыс пункттердің атаулары мен белгілері түрлерінің шектес каталогтармен байланыста біріктірілуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      координаттардың бір зонадан басқа зонаға аударылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1:50 000 масштабты карта парақтары бойынша тізімдердегі элементтерді номенклатуралардың өсу ретімен және әрбір парақтың ішінде – абсциссалардың кему ретімен дұрыс топтастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыстардың тізімі бойынша әрбір пункттегі жұмыс нөмірлерінің олардың нөмірлеріне сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       әліпбилік нұсқағышта пункт атауларының дұрыс орналасуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Каталогтарды редакциялау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Өңдеу кезінде мазмұны, мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктері тізімдерінің цифрлық бөлігі, шығыс құжаттарының дұрыс ресімделуі және өтінімдердің түпнұсқалары тексеріледі. Каталогтарды өңдеу оны құрастыруға қатыспаған инженерлерге жүктеледі. Бланкілерде редакторлардың тегі мен аты-жөні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Редакциялау кезінде каталогта табылған ескертпелер мен қателер форманың соңына қоса берілген корректуралық параққа жазылады. Өңдеуден кейін каталог түзетуге қайтарылады. Содан кейін редактор сол корректуралық парақта жазылған әрбір жасалған түзетудің дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Каталогты өңдеу кезінде мыналар тексеріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       алынған бастапқы материалдардың толықтығы мен сапасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық пункттердің координаттары мен биіктіктерінің тізімдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық желі схемасының түпнұсқасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталогтың мәтіндік бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталог пен форманың сигналдық көшірмесін дұрыс құрастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Бастапқы материалдардың толықтығы мен сапасы бланкі және далалық және іс жүргізу жұмыстары бойынша есептер арқылы тексеріледі. Каталогқа жұмыстарды енгізудің (шығарудың) негізділігі, әрбір жұмыс бойынша пункттердің дұрыс жіктелуі және басқа мәселелердің шешілуі белгіленеді. Формулярдың дұрыс толтырылуы және жауапты тұлғалардың қолтаңбаларының болуы тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Геодезиялық пункттердің координаттары мен биіктіктерінің тізімдерін тексеру кезінде келесі операциялар орындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық пункттерді түсіру және қалпына келтіру нәтижелері туралы мәліметтерді каталогқа енгізудің дұрыстығы мен толықтығы тексеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункттердің теңіз деңгейінен жоғары биіктіктеріндегі анықталған сәйкессіздіктерді топографиялық картадан жоюдың дұрыстығы (формуляр бойынша) тексеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық желілік схемасының түпнұсқасында көрсетілуінің дұрыстығы және жақтаулық ресімдеу тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұқаба мен титулдық беттің ресімделуі, мазмұнының каталог бөлімдерінің тақырыптарына сәйкестігі, түсіндірменің толықтығы және оның деректерінің каталогтың кестелік бөлігіне сәйкестігі, бағалау бойынша мәліметтердің толықтығы мен дұрыстығы, геодезиялық желілердің дәлдігі, орталықтардың сызбаларының дұрыстығы және олардың сызу сапасы тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z180" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Каталогтың өңделген баспа данасын бөлім басшысы және кәсіпорынның бас инженері қабылдайды, содан кейін ол бекітуге және басып шығаруға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z181" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Каталогтарды басып шығару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z182" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Каталогтарды тираждау әдісі қолда бар техникалық құралдарға байланысты таңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z183" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жарияланған каталогтың блоктық пішімі соңғы түрінде 13,0 х 20,2 см. Суреттің өлшемі 10,8 х 17,2 см, баған нөмірлерінсіз. Шеттердің (блокты кескеннен кейін) өлшемдері: 1,1 (түбіртек), 1,3 (жоғарғы), 1,1 (сыртқы) және 1,7 см (төменгі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z184" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Орталық сызбалары қара түспен басылады. Олар түсіндірме беттер ретінде енгізілген және сәйкесінше нөмірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z185" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Каталогтың баспа басылымы жұмсақ мұқабаларға тігілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z186" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Тираждың даналарының санын уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4880,68 +5968,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГЕОДЕЗИЯЛЫҚ ПУНКТТЕРДІҢ КАТАЛОГЫНЫҢ ҮЛГІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4981,86 +6145,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мұқаба</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГЕОДЕЗИЯ ЖӘНЕ КАРТОГРАФИЯ КОМИТЕТІ ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ЦИФРЛЫҚ ДАМУ, ИННОВАЦИЯЛАР ЖӘНЕ АЭРОҒАРЫШ ӨНЕРКӘСІБІ МИНИСТРЛІГІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z191" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "ҰЛТТЫҚ ГЕОДЕЗИЯ ЖӘНЕ КЕҢІСТІКТІК АҚПАРАТ ОРТАЛЫҒЫ" ШАРУАШЫЛЫҚ ЖҮРГІЗУ ҚҰҚЫҒЫНДАҒЫ РЕСПУБЛИКАЛЫҚ МЕМЛЕКЕТТІК КӘСІПОРЫН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5113,68 +6277,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Белгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дана №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГЕОДЕЗИЯЛЫҚ ПУНКТТЕРДІҢ КАТАЛОГЫ КАРТА ПАРАҒЫНЫҢ МАСШТАБЫ 1:200 000 M-42-XII</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5245,104 +6409,104 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер каталогты басқа кәсіпорын жасаған болса, мұқабаның жоғарғы жағында "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының орнына каталогты құрастырған кәсіпорын көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АСТАНА, 2024 ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z195" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГЕОДЕЗИЯ ЖӘНЕ КАРТОГРАФИЯ КОМИТЕТІ ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ЦИФРЛЫҚ ДАМУ, ИННОВАЦИЯЛАР ЖӘНЕ АЭРОҒАРЫШ ӨНЕРКӘСІБІ МИНИСТРЛІГІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z196" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "ҰЛТТЫҚ ГЕОДЕЗИЯ ЖӘНЕ КЕҢІСТІКТІК АҚПАРАТ ОРТАЛЫҒЫ" ШАРУАШЫЛЫҚ ЖҮРГІЗУ ҚҰҚЫҒЫНДАҒЫ РЕСПУБЛИКАЛЫҚ МЕМЛЕКЕТТІК КӘСІПОРЫН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5447,122 +6611,122 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экз. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="188"/>
+    <w:bookmarkStart w:name="z199" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГЕОДЕЗИЯЛЫҚ ПУНКТТЕР КАТАЛОГЫ КАРТА ПАРАҒЫНЫҢ МАСШТАБЫ 1:200 000 M-42-XII</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z200" w:id="189"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z200" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АНЫҚТАМАЛАР ЖҮЙЕСІ ---------------- БИІКТІК ЖҮЙЕСІ -------------------</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z201" w:id="190"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z201" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12-ші АЛТЫ ДӘРЕЖЕЛІ АЙМАҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z202" w:id="191"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z202" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ГРИНВИЧТЕН 69° ОСЬТІК МЕРИДИАН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -6484,266 +7648,266 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер каталогты басқа кәсіпорын жасаған болса, мұқабаның жоғарғы жағында "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны" дегеннің орнына каталогты құрастырған кәсіпорын көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z203" w:id="192"/>
+    <w:bookmarkStart w:name="z203" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АСТАНА, 2024 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z204" w:id="193"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z205" w:id="194"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түсіндіру.............................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z206" w:id="195"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z206" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пункттердің координаттары мен биіктіктерінің тізімі.................................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z207" w:id="196"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геодезиялық пункттердің әліпбилік нұсқағышы...........................................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z208" w:id="197"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геодезиялық желі схемасын көрсетуге арналған белгілер............................</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z209" w:id="198"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогта нөмірленген барлығы -------- бет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z210" w:id="199"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түптеу қалтасына бір парақта геодезиялық желінің схемасы кіреді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z211" w:id="200"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20--- "ҰГКАО" РМК құрастырған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z212" w:id="201"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z212" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау өңдеуді "ҰГКАО" РМК жүзеге асырды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "ҰГКАО" РМК баспасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6830,166 +7994,166 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Егер каталогты басқа компания құрастырған болса, кәсіпорынның атауын, ал егер бақылау редакциясы жүргізілген болса, редакциялауды жүзеге асырған кәсіпорынның атауын көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="203"/>
+    <w:bookmarkStart w:name="z214" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z215" w:id="204"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z215" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталог геоцентрлік координаттар жүйесіндегі (XYZ), геодезиялық координаттар жүйесіндегі (BLHe) және тікбұрышты координаттар жүйесіндегі (X,Y,Hн) мемлекеттік геодезиялық желі пункттерінің координаттарын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z216" w:id="205"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z216" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ------------------------------------------- биіктіктер берілген. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z217" w:id="206"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z217" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІАГЖ пункттерінің кеңістіктегі орны Жердің массасының центріне қатысты жаһандық координаталар жүйесінде жерсеріктік анықтау әдістерімен 10 сантиметрден аспайтын қателікпен және салыстырмалы орташа квадраттық қателікпен (бұдан әрі – ОКҚ) анықталады. Жоспарда 2 см және биіктігі 3 см-ден аспайтын кез келген ІАГЖ пункттерінің орналасуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z218" w:id="207"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z218" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖГЖ пункттерінің кеңістіктегі орнын спутниктік анықтаудың абсолютті әдісімен анықталды. Жердің масса центріне қатысты ЖГЖ пункттерінің орнын анықтауға арналған ОКҚ 10 см-ден аспайды. ЖГЖ пункттерінің ІАГЖ пункттеріне қатысты салыстырмалы орналасуының ОКҚ жоспарында 2 см және биіктігі 3 см аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z219" w:id="208"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z219" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пункттердің өзара орналасуына қойылатын дәлдік талаптарының кестесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7279,70 +8443,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АСГЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="209"/>
+          <w:bookmarkStart w:name="z220" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2мм±1×10-7×D</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (D – пункттер арасындағы қашықтық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7654,68 +8818,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 мм±3×10-7×D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="210"/>
+    <w:bookmarkStart w:name="z221" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық жұмыстар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8560,68 +9724,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="211"/>
+    <w:bookmarkStart w:name="z222" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Топографиялық карталар туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8697,70 +9861,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1:50 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="212"/>
+          <w:bookmarkStart w:name="z223" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1:100 000</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1:200 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10422,68 +11586,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="213"/>
+    <w:bookmarkStart w:name="z224" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Материалдар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11183,132 +12347,132 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="214"/>
+    <w:bookmarkStart w:name="z225" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КЕСТЕ (мысал) 1:100 000 масштабтағы карта парағына МГЖ пункттердің тығыздығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="215"/>
+          <w:bookmarkStart w:name="z226" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 парақтар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пункттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11908,168 +13072,168 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="216"/>
+    <w:bookmarkStart w:name="z227" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1:100 000 масштабтағы карта парағының ауданы 1324,59 шаршы км құрайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z228" w:id="217"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z228" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геодезиялық желілердің пункттері жер бетінде орталықтар бойынша бекітіледі, олардың түрлері "Қазақстан Республикасының мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерінің пункттері мен белгілерін салу, зерттеп-қарау және қалпына келтіру жөніндегі нұсқаулықты бекіту туралы" 2024 жылғы 11 сәуірдегі № 222/НҚ нұсқаулығында көрсетілген. Кейбір пункттерде анықтау бағаналары және күзет плиталарымен анықтау белгілері қойылған, олардың мақсаты жергілікті жердегі пункттерді іздеуді жеңілдету. Анықтау монолиттері мен анықтау белгілері бар пункттерде, орталық номенклатурасына "оп" және "оп. знак" қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z229" w:id="218"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z229" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталықтардың сызбаларындағы I, II, III рим сандары орталықтардың бөліктерінің сандарын көрсетеді. I монолитке енгізілген белгінің нөмірі орталық түрінің жанындағы "Пункттердің координаттары мен биіктіктерінің тізімі" екінші бағанында (жақшада) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z230" w:id="219"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z230" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пункттердің биіктіктері I монолиттің жоғарғы жағына қатысты. Геометриялық нивелирлеуден анықталған биіктіктер 0,001 м дәлдікпен көрсетіледі, басқа жолмен анықталған биіктіктер 0,1 м дәлдікпен беріледі. Геодезиялық белгілердің биіктіктері 1-монолиттің төбесінен көздеуіш цилиндрінің жоғарғы жағына дейін беріледі. Егер белгінің өлшемдері басқа пункттер арасында берілсе, бұл белгілердің биіктіктерінің мәндерінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z231" w:id="220"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z231" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пункттердің координаттары 1:50 000 масштабтағы карта парақтарына сәйкес тізімдерге топтастырылған. Негізгі тізімдердегі әрбір парақта олар абсциссалардың (x) кему мәндеріне сәйкес орналастырылған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z232" w:id="221"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z232" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қабылданған қысқартулар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12143,70 +13307,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z233" w:id="222"/>
+          <w:bookmarkStart w:name="z233" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мнр.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12311,70 +13475,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="223"/>
+          <w:bookmarkStart w:name="z238" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мұнара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12464,146 +13628,146 @@
               </w:rPr>
               <w:t>пирамида</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигнал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="224"/>
+    <w:bookmarkStart w:name="z243" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Каталог ерекшеліктерінің қысқаша сипаттамасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z244" w:id="225"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z244" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогты құрастыру кезінде № 10-12 жұмыстардың материалдары жоғалуына байланысты пайдаланылмаған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z245" w:id="226"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z245" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 17 жұмыс бойынша ДГЖ пункттері мен тірек пункттері "қада типті" орталықтармен жерге бекітілген. Материалдарда орталықтардың сызбалары жоқ, каталогты құрастыру кезінде 147 түрі қабылданды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z246" w:id="227"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z246" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орталықтардың сызбалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z247" w:id="228"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z247" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7226300" cy="10934700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -12625,137 +13789,137 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="229"/>
+    <w:bookmarkStart w:name="z248" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пункттердің координаттары мен биіктіктерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="230"/>
+          <w:bookmarkStart w:name="z249" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № пп бірегей</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
+          <w:bookmarkEnd w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13040,70 +14204,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B, L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="231"/>
+          <w:bookmarkStart w:name="z251" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эллипс. биіктігі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нэ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13132,70 +14296,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х,У</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="232"/>
+          <w:bookmarkStart w:name="z252" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қалыпты бойы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13403,126 +14567,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="233"/>
+          <w:bookmarkStart w:name="z253" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (78412) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="234"/>
+          <w:bookmarkStart w:name="z254" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекбау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13607,70 +14771,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СГЖ -1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z257" w:id="235"/>
+          <w:bookmarkStart w:name="z257" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1263099,949</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13691,70 +14855,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4929675,739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="236"/>
+          <w:bookmarkStart w:name="z259" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 56' 25,22"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71° 43' 20,12"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13783,70 +14947,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400,059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="237"/>
+          <w:bookmarkStart w:name="z260" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 691249,685</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5646719,550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13952,126 +15116,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="238"/>
+          <w:bookmarkStart w:name="z261" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (78417)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="239"/>
+          <w:bookmarkStart w:name="z262" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Караоба</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
+          <w:bookmarkEnd w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14128,126 +15292,126 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДГЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="240"/>
+          <w:bookmarkStart w:name="z264" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1279871,999</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3842961,389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="241"/>
+          <w:bookmarkStart w:name="z265" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 50° 40' 21,92" </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 71° 34' 48,06" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14276,70 +15440,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="242"/>
+          <w:bookmarkStart w:name="z266" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 682297,0905</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5616610,988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14750,68 +15914,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="243"/>
+    <w:bookmarkStart w:name="z267" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әліпбилік нұсқағыш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15210,68 +16374,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="244"/>
+    <w:bookmarkStart w:name="z269" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық пункттердің каталогтарын құрастыруда пайдаланылған қысқартылған атаулар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15341,70 +16505,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="245"/>
+          <w:bookmarkStart w:name="z270" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АЗС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15425,70 +16589,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а.с.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z272" w:id="246"/>
+          <w:bookmarkStart w:name="z272" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жанармай бекеті</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15587,70 +16751,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="247"/>
+          <w:bookmarkStart w:name="z274" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 б/№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15727,70 +16891,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 быв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="248"/>
+          <w:bookmarkStart w:name="z278" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нөмірсіз</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15945,70 +17109,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z282" w:id="249"/>
+          <w:bookmarkStart w:name="z282" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ВГС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16169,70 +17333,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z289" w:id="250"/>
+          <w:bookmarkStart w:name="z289" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоғары дәлдіктегі геодезиялық желі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16471,70 +17635,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="251"/>
+          <w:bookmarkStart w:name="z296" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 гор.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16583,70 +17747,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ГСМ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z299" w:id="252"/>
+          <w:bookmarkStart w:name="z299" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қалалық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16923,70 +18087,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="253"/>
+          <w:bookmarkStart w:name="z302" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жел.-бет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17007,70 +18171,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жел. дор.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z304" w:id="254"/>
+          <w:bookmarkStart w:name="z304" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 темірбетон</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17169,70 +18333,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="255"/>
+          <w:bookmarkStart w:name="z306" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зав.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17281,70 +18445,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="256"/>
+          <w:bookmarkStart w:name="z309" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зауыт</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17471,126 +18635,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="257"/>
+          <w:bookmarkStart w:name="z312" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 изв.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 им.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="258"/>
+          <w:bookmarkStart w:name="z313" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 әк</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аты (жалпы есімнің бөлігі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17661,70 +18825,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="259"/>
+          <w:bookmarkStart w:name="z314" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17941,70 +19105,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 куп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="260"/>
+          <w:bookmarkStart w:name="z323" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 құдық</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18299,126 +19463,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="261"/>
+          <w:bookmarkStart w:name="z332" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 леснич.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ЛЭП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="262"/>
+          <w:bookmarkStart w:name="z333" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орман шаруашылығы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электр желісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18489,70 +19653,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z334" w:id="263"/>
+          <w:bookmarkStart w:name="z334" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18741,70 +19905,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мон.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z342" w:id="264"/>
+          <w:bookmarkStart w:name="z342" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 металл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19221,70 +20385,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="265"/>
+          <w:bookmarkStart w:name="z350" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19361,70 +20525,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ОТФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z354" w:id="266"/>
+          <w:bookmarkStart w:name="z354" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19579,70 +20743,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="267"/>
+          <w:bookmarkStart w:name="z358" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 пгт</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19915,70 +21079,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ПТФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z369" w:id="268"/>
+          <w:bookmarkStart w:name="z369" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалалық типтегі елді мекен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20329,70 +21493,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z380" w:id="269"/>
+          <w:bookmarkStart w:name="z380" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 р.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20497,70 +21661,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 рп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="270"/>
+          <w:bookmarkStart w:name="z385" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20743,70 +21907,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z390" w:id="271"/>
+          <w:bookmarkStart w:name="z390" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21079,70 +22243,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 стб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z401" w:id="272"/>
+          <w:bookmarkStart w:name="z401" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауыл</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
+          <w:bookmarkEnd w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21493,70 +22657,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z412" w:id="273"/>
+          <w:bookmarkStart w:name="z412" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тлгр.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21577,70 +22741,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тр.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="274"/>
+          <w:bookmarkStart w:name="z414" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 телеграф</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21739,126 +22903,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z416" w:id="275"/>
+          <w:bookmarkStart w:name="z416" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ул.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ур.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z417" w:id="276"/>
+          <w:bookmarkStart w:name="z417" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көше</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тракт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21929,126 +23093,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z418" w:id="277"/>
+          <w:bookmarkStart w:name="z418" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФАГС</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 фнд.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z419" w:id="278"/>
+          <w:bookmarkStart w:name="z419" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 іргелі астрономиялық-геодезиялық желі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 іргелі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22419,126 +23583,126 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z420" w:id="279"/>
+          <w:bookmarkStart w:name="z420" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шк.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z421" w:id="280"/>
+          <w:bookmarkStart w:name="z421" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мектеп</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штольня</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22759,70 +23923,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="281"/>
+          <w:bookmarkStart w:name="z422" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 юго-вост</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22843,70 +24007,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 южн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z424" w:id="282"/>
+          <w:bookmarkStart w:name="z424" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оңтүстік-шығыс</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23086,68 +24250,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z428" w:id="283"/>
+    <w:bookmarkStart w:name="z428" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық желінің схемасын көрсетуге арналған шартты белгілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -23926,55 +25090,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>