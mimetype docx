--- v1 (2026-06-08)
+++ v2 (2026-09-09)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afab685" w14:textId="afab685">
+    <w:p w14:paraId="1b02025" w14:textId="1b02025">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,308 +103,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 11 маусымдағы № 336 Н/Қ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>268) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нұсқаулық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Геодезия және картография комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрыққа қол қойылғаннан кейін бес жұмыс күн ішінде оны қазақ және орыс тілдерінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу және ресми жариялау үшін жіберілсін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -660,728 +638,686 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 336 Н/Қ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулық</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Геодезиялық пункттердің каталогтарын жасау және басып шығару жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) "Мемлекеттік басқару жүйесін одан әрі жетілдіру жөніндегі шаралар туралы" Қазақстан Республикасы Президентінің 2025 жылғы 18 қыркүйектегі № 997 Жарлығын іске асыру жөніндегі шаралар туралы" Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің (бұдан әрі – Ереже) 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>268) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нұсқаулық геодезиялық пункттер координаттары каталогтарының құрылымына, мазмұнына және ресімделуіне, каталогтарды құрастыру және басып шығару процестері мен тәртібіне қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Каталогтар топографиялық, геодезиялық, картографиялық, кадастрлық және инженерлік-ізденістер жұмыстарын жүргізуге арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Каталог мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұқаба және титул беті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мазмұны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түсіндіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталог формуляры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық пункт орталықтарының сызбалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктерінің тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық пункттердің әліпбилік нұсқағышы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық желі схемасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталог бөлімдері нөмірленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Каталогтар аумақ бойынша масштабы 1:200 000 карта парақтарын пайдалана отырып құрастырылады. Әрбір каталогқа өзі құрастырылған ауданға сәйкес номенклатура беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Геодезиялық пункттер каталогына мемлекеттік геодезиялық желіні реттеуге қатысатын, деректер базасында бар және пункттердің сақталуын ұзақ уақыт бойы қамтамасыз ететін орталықтар арқылы жер бетінде бекітілген пункттер кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іргелі астрономиялық геодезиялық желі (бұдан әрі - ІАГЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоғары дәлдікті геодезиялық желі (бұдан әрі – ЖГЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       арнайы спутниктік геодезиялық желі (бұдан әрі – АСГЖ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-сыныпты спутниктік геодезиялық желілер (бұдан әрі – СГЖ-1);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дәл геодезиялық желілер (бұдан әрі – ДГЖ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сонымен қатар, геодезиялық пункттер жеке каталогтарда қалыптастырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІАГЖ және ЖГЖ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АСГЖ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. ІАГЖ пункттерінің кеңістіктік орны Жердің массасының центріне қатысты 10 сантиметрден аспайтын және кез келген ІАГЖ пункттерінің салыстырмалы орналасуы планда 2 сантиметрден және биіктігі 3 сантиметрден аспайтын орташа квадраттық қателікпен (бұдан әрі – ОКҚ) жерсеріктік анықтау әдістерімен жаһандық координаттар жүйесінде анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. ЖГЖ пункттерінің кеңістіктегі орны спутниктік анықтаудың абсолютті әдісімен анықталады. Жердің масса центріне қатысты ЖГЖ пункттерінің орнын анықтауға арналған ОКҚ 10 сантиметрден аспайды. ІАГЖ пункттеріне қатысты ЖГЖ пункттерінің салыстырмалы орналасуының ОКҚ жоспарында 2 сантиметрден және биіктігі 3 сантиметрден аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кесте 1. Пункттердің өзара орналасуының дәлдігіне қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1671,70 +1607,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 АСГЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="33"/>
+          <w:bookmarkStart w:name="z41" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2 мм±1×10-7×D </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (D –пункттер арасындағы арақашықтық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2046,3850 +1982,3456 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5 мм±3×10-7×D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Каталог мазмұны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Мұқаба, титул беті, мазмұны, түсіндірме және орталықтардың сызбалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Каталогтың мұқабасында мыналар көрсетіледі: каталогты құрастырған бөлімнің атауы, мөрі (болған жағдайда), көшірменің нөмірі, номенклатурасы, баспасы, шыққан орны мен жылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Титулдық бетте мұқабада орналастырылған ақпарат қамтылады және оған қосымша биіктік жүйесі, тірек жүйесі, негізгі алты градустық аймақтың нөмірі және оның осьтік меридианының мәні және парақтың макеттері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мазмұны осы нұсқаулықтың 1-қосымшасына сәйкес үлгі бойынша құрастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Каталог жазбаларына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталогқа енгізілген геодезиялық жұмыстардың тізімі, онда мыналар көрсетіледі: каталог бойынша жұмыс нөмірі және жұмыс идентификаторы (объект коды); жұмыс түрі мен класы; объектінің (ауданның) атауы; дала жұмыстары жүргізілген жылы және жұмысты орындаған ұйым. Жұмыстар индекстің (нысан коды) өсу реті бойынша орналасады. Геодезиялық жұмыстардың және оларды орындаған ұйымдардың атаулары орындалған геодезиялық жұмыстар туралы техникалық есептердегі деректерге сәйкес келуі керек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       масштабы 1:100 000 карта парақтарындағы геодезиялық пункттердің тығыздығы. 1:100 000 карта парақтарындағы геодезиялық пункттердің тығыздығы осы нұсқаулықтың 1-қосымшасына сәйкес "Масштабы 1:100 000 картаның парақтарында МГЖ пункттерінің тығыздығы кестесінде" көрсетілген. Ол мыналарды қамтиды: МГЖ пункттерінің саны, шаршы км-дегі бір МГЖ пунктіне шаққандағы аудан, масштабы 1:100 000 карта парақтарындағы пункттердің жалпы саны. Картаның парақтары ауданы масштабы 1:100 000 карта парақтарының орташа мәні ретінде 10 шаршы км дәлдікке дейін қабылданады. Бір пункттегі ауданды есептеу кезінде су кеңістігінің ауданы 20 шаршы км-ден асатын болса, 1:100 000 масштабтағы карта парағының ауданынан алынып тасталады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жердегі бекіту пункттері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункттердің биіктіктері мен белгілердің биіктіктері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қабылданған қысқартулардың тізімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Түсініктемеде топографиялық карталар туралы ақпарат және каталогты құрастыруда пайдаланылған материалдар тізімі берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қабылданған қысқартулар тізбесі осы нұсқаулықтың 2-қосымшасында белгіленген нысан бойынша құрастырылады. Тізімдегі қысқартылған атаулар әліпбилік тәртіппен берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Егер пункттің орталығы нұсқаулықта ұсынылған түрлердің ешқайсысына сәйкес келмесе, онда ол каталогта нөмірсіз (н/ж) жаңа деп көрсетіліп, нөмір беру үшін уәкілетті органға хабарланады және нұсқауларға қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Монолитте таңбаның орнына орталықтың болуы (кесектің, түйреуіштің, руфтың) орталық түріне басқа нөмір беру үшін негіз болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогта жеке бөліктерде ерекшеленетін орталықтардың бірдей түрлері бар элементтер болса, сызбада орталық нұсқаларының бірі көрсетілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық сызбалары берілген нөмірлердің өсу реті бойынша жүйеленген. Белгілері (түйреуіштер, ойықтар) бір шұңқыр сызығында орналасқан орталықтың құрамдас бөліктері жоғарыдан бастап рим цифрларымен (I, II, III) нөмірленеді. Жартастағы белгі (түйреуіш, руф) орталықтың ажырамас бөлігі болып табылады және орталық бөлігі ретінде нөмірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталықтардың үстінде орнатылған сәйкестендіру монолиттері (бағандар, турлар) орталықтардың сызбаларында қысқартылған: сәй. мон. (сәй. бағ., сәй. тур.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталықтың жоғарғы монолитінің жоғалуы (немесе қосымша салуы) туралы ақпарат болса, пунктке орталықтың басқа нөмірі (әріпі) беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Каталогтарда геодезиялық пункттердің координаттары мен биіктіктері геоцентрлік координаттар жүйесінде (XYZ), геодезиялық координаттар жүйесінде (BLHe) және тікбұрышты координаттар жүйесінде (X,Y,Hн) қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Каталогтың басында ІАГЖ, ЖГЖ және АСГЖ пункттерінің тізімі (бар болса), онда пункттер парақ номенклатураларының өсу реті бойынша 1:50 000 масштабтағы карта парақтары бойынша топтастырылған. Әр топтың басында 1:50 000 масштабтағы карта парағының номенклатурасы көрсетіледі. Әр парақтың ішінде пункттер абсцисса (х) мәндерінің кемуіне қарай орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ІАГЖ, ЖГЖ және АСГЖ тізімі аяқталғаннан кейін СГЖ-1 және ДГЖ ұпайларының тізімі орналастырылады. Бұл элементтерді топтастыру және сұрыптау бірдей ережелерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геодезиялық пункттердің координаттары мен биіктіктерінің тізбесі осы нұсқаулықтың 1-қосымшасында келтірілген үлгі бойынша құрастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Элементтер үшін келесі мәліметтер ұсынылады: бірегей идентификатор (индекс), пунктің атауы, белгі түрі, орталық түрі, марка (пункт) нөмірі, жұмыс нөмірі (каталогқа түсініктемедегі тізімге сәйкес), координаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ІАГЖ, ЖГЖ, АСГЖ, СГЖ-1 және ДГЖ пункттерінің координаттары мен биіктіктерінің тізімінде оған далалық жұмыстарды жүргізу кезінде берілген пункттің атауы беріледі, ал оның транскрипциясы басылымның соңғы жылындағы 1:50 000 масштабтағы топографиялық картамен келісіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер геодезиялық пунктке әртүрлі ұйымдар немесе әр жылдары әртүрлі атаулар берілсе, соңғы атау картадан анықталады. Мұны істеу мүмкін болмаған жағдайда, кейінгі жұмыста немесе екеуінде де берілген атау сақталады, олардың біреуі жақшада болады. Пункттердің атаулары септелмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер 1:50 000 масштабтағы карта парағында бір кластың екі немесе одан да көп пункттерінің атаулары мен белгілерінің түрлері бірдей болса, онда пункттердің атына негізгі пункттерге бағдарлау қосылады (олардың орналасуына байланысты).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Элементтің атауынан кейін белгі түрінің қысқартылған атауы қойылады, ал төменде – белгінің биіктігі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Егер пункттерді тексеру немесе геодезиялық желіні одан әрі дамыту кезінде пунктінің сыртқы белгісі сақталмағаны анықталса және белгілі бір мәселені шешу үшін оның орнына төменгі белгі салынған болса, каталог тек жаңа белгінің биіктігі мен түрі туралы ақпарат береді. Ескі белгінің түрі көрсетілмеген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Биіктік белгісінің астында пунктте орналасқан орталықтың түрі туралы ақпарат орналастырылады. Орталық түрінің жанында (жақшада) I монолитке салынған белгінің нөмірі немесе далалық жұмыстар кезінде оның бетінде белгіленген пунктінің нөмірі, егер мұндай ақпарат бар болса, көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Әрі қарай жақшада өлшеулері осы пункттің координаттарын анықтауға қатынасқан, түсіндірмеде келтірілген тізімге сәйкес жұмыстардың нөмірлері көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тізімдегі МГЖ пункттерінің координаттары үтірден кейінгі үшінші белгіге дейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогта I, II кластардың геометриялық нивелирлеуінен анықталған пункттердің биіктіктері қалыпты биіктікте (Hн) және 0,001 м-ге дейін берілген. Спутниктік әдіспен анықталған биіктіктердің мәндері эллипсоидтық биіктік болып табылады. (Нэ) және 0,001 м дейін берілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер объект бұзылған орталығы бар жергілікті объекті (қоңырау мұнарасы, ғимараттағы геодезиялық белгі) болса, онда жергілікті объект те, бұзылатын орталық та каталогқа орналастырылады. Каталог нөмірі жергілікті объектіге де, бұзылған орталыққа да беріледі, бағанда оның атауы жазылады. Егер осы парақта ұқсас атты бірнеше пункт болса, онда бұл бұзылатын орталықтың қай пунктге жататынын қосымша бақылау бұзылған орталықтың көрсеткіші болып табылады. Ол элемент индексінен "F1" соңындағы әріп пен санмен ғана ерекшеленеді. Мысалы, егер пункттің индексі (18201) болса, онда бұзылған орталықтың индексі (18201F1) немесе (18201F2) болады. Бұзылған орталық каталогта бұзылған заттың астына орналастырылады. Бұзылған орталықтағы клас бағанасы бос қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каталогқа аймақта сенімді түрде бекітілген, аман қалған бұзылған орталықтар ғана кіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жергілікті нысандардың биіктіктері бұзылған орталықтардан көру орындарына дейін беріледі. Теңіз деңгейінен биіктіктер, көру пункттері үшін де, жойылған орталықтар үшін де беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Әліпбилік нұсқағыш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Геодезиялық пункттердің әліпбилік нұсқағышы осы нұсқаулықтың 1-қосымшасына сәйкес үлгі бойынша құрастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Әліпбилік нұсқағышта каталогқа енгізілген мемлекеттік геодезиялық желінің барлық пункттерінің атаулары, белгілердің түрлері, каталог нөмірлері беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екі сөзден тұратын атаулар, олардың біріншісі бірдей, екінші сөздердің бастапқы әріптерінің әліпбилік ретімен топтастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірдей қысқартудан басталатын пункттердің атаулары немесе қосарланған атаулар алғашқы сөздердің бастапқы әріптерінің әліпбилік тәртібімен топтастырылады, ал топтар ішінде екінші сөздердің бастапқы әріптері тәртібімен орналасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Ұйымдардың, кәсіпорындардың, зауыттардың және т.б. атаулары жалпы қабылданған қысқартылған атаулар болып табылатын геодезиялық пункттер де әліпбилік тәртіппен орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Далалық жұмыс кезінде берілген атаулардың орнына нөмірлері бар пункттер әліпбилік нұсқаулықтың басына сандардың өсу ретімен орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Геодезиялық желі схемасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Геодезиялық желі схемасын каталог дайындалған аумаққа арналған карта парағының масштабында құрастырады. Тікбұрышты координаттар жүйесіндегі пункттерді көрсету үшін 1:200 000 масштабтағы топографиялық карталарды алдымен сызықтары бар картаны 1:100 000 масштабтағы парақтарға бөлу арқылы пайдалануға болады. Тығыз геодезиялық желі кезінде карта парағына 1:50 000 масштабта схема салуға шығартпа жасауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Геодезиялық желі схемасына мыналар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       схеманың номенклатурасы мен атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1:200 000, 1:100 000 және 1:50 000 масштабтағы карта парағының жақтауларының бұрыштары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік геодезиялық желінің пункттері, олардың атаулары мен каталог нөмірлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шартты белгілер (оңтүстік жақтау астында).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Схемаларды құрастыру кезінде бастапқы ақпарат ретінде "Мемлекеттік геодезиялық қамтамасыз ету" цифрлық жүйесі деректер базасының (бұдан әрі – МГҚ ЦЖ ДБ) деректері пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Каталогтарды құрастыру және басып шығару</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Дайындық жұмыстары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Каталогтарды құрастырудың негізгі әдісі МГҚ ЦЖ ДБ негізінде автоматтандырылған технология болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Каталогтарды құрастыру алдындағы дайындық жұмыстары мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыстарды жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аумақтың топографиялық-геодезиялық қамтылуын зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастапқы материалдарды жинау, зерттеу және жүйелеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ ЦЖ ДБ толықтыру және түзету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      32-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 170/НҚ</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Координаталық каталогтарды құрастыру каталогты шығару жоспарына сәйкес жүзеге асырылады. Каталогтарды шығаруды жоспарлау кезінде шектес каталогтармен тоғыстырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Каталогтарды құрастыруға арналған бастапқы материалдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ ЦЖ геодезиялық пункттердің деректер базасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГЖ пункттерін зерттеп-қарау және қалпына келтіру материалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген аумаққа геодезиялық желіні теңестіру материалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1:50000 - 1:200000 масштабтағы топографиялық карталардың соңғы басылымдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы жарияланған жылдағы берілген номенклатураның геодезиялық пункттерінің каталогы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дала жұмыстары бойынша техникалық есептер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соңғы шығарылған жылғы осы номенклатураның карта парағындағы нивелирлеу пункттері биіктіктерінің жинақ каталогы (толықтырулармен).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      33-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33. Каталогтарды құрастыру алдындағы дайындық жұмыстары мыналарды қамтиды:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+      36. Каталогты құрастыру кезінде мынадай құжаттар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жұмысты жоспарлау;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="88"/>
+      тапсырма-жоспар;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аумақтың топографиялық-геодезиялық қамтылуын зерттеу;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+      шектес жарияланған каталогтар және басып шығаруға дайындалған каталогтар туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бастапқы материалдарды жинау, зерттеу және жүйелеу;</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+      МГҚ ЦЖ БД жүргізу, теңестіру және каталогтау бойынша бағдарламалық жүйелерге арналған құжаттама.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Каталогты құрастыру кезінде геодезиялық желілер туралы мәліметтердің болуы және оларды теңестіру нәтижелері МГҚ ЦЖ БД-да тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...163 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Каталогтар құру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Геодезиялық пункттердің автоматтандырылған каталогтарын құрастыру үшін орындаушылардың мынадай құрамы қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ ЦЖ ДБ жүргізу тобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогизациялау тобы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірінші топтың тапсырмалары мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ ЦЖ ДБ жүргізу, яғни жаңа ақпаратты қабылдау, деректер жиынын толықтыру және реттеу, олардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық желіні теңестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық желінің схемасын құрастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық өлшемдер бойынша ақпаратты сақтайтын және өңдейтін басқа ұйымдармен өзара әрекеттесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Екінші топтың тапсырмалары мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогтау үшін қажетті материалдарды жинау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогтау бойынша жұмыстарды жоспарлау және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ ЦЖ ДБ үшін өлшем және сипаттамалық ақпаратты дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогты автоматтандырылған құрастыру және ресімдеу бойынша операцияларды орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогты түпкілікті редакциялау және қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      36-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 38-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z132" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36. Каталогты құрастыру кезінде келесі құжаттар пайдаланылады:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+      39. Техникалық қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тапсырма жоспары;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+      МГҚ ЦЖ ДБ жүргізу тобының және каталогтау топтарының тапсырмалары:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      шектес жарияланған каталогтар және басып шығаруға дайындалған каталогтар туралы ақпарат;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+      МГҚ ЦЖ ДБ жүргізу;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ жүргізу, теңестіру және каталогтау бойынша бағдарламалық жүйелерге арналған құжаттама.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="101"/>
+      теңестіру есептеулері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді каталог көрінісіне өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аралық құжаттарды басып шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогтың мәтіндік бөлігінің баспа түпнұсқаларын басып шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түпнұсқалық баспа схемаларын жасау.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Негізгі технологиялық процестер мемлекеттік геодезиялық желі туралы ақпаратты қамтитын МГҚ ЦЖ ДБ пайдалануға негізделген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z141" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Геодезиялық пункттердің каталогтарын құрастыру кезінде келесі негізгі процестер орындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z142" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастапқы құжаттарды зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z143" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер базасын толықтыру және жаңарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z144" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрастырылатын каталог аумағына мемлекеттік геодезиялық желі пункттерін қоса алғанда, желілік учаскені теңестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z145" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГЖ пункттерінің координаттары мен биіктіктерінің тізімін, әліпбилік нұсқағышын құрастыру, оларды өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z146" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталог бойынша түсініктемелерді құрастыру және өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z147" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орталық түрлерінің сызбаларын таңдау, ресімдеу және өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z148" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық торап схемасын құру және өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z149" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұқабаның, титулдық беттің және мазмұнының дизайны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z150" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алмасу форматында каталог дайындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Каталогты құрастыруды аяқтағаннан кейін келесі құжаттар ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z152" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      каталогтың түпнұсқасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z153" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық желі схемасының түпнұсқасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z154" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Бағдарламалық қамтылым функционалды мынадай негізгі кешендерге бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МГҚ ЦЖ ДБ жүргізу бағдарламасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық желілерді теңестіру бағдарламасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геодезиялық пункттердің каталогын құру бағдарламасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каталогтарды дайындау кезінде бұл бағдарламалық пакеттер келесі ақпараттың сенімділігін қамтамасыз етеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z159" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шектес каталогтардың сәйкес тізбесі бар каталогтар тізбесіндегі жұмыстар атауларын біріктіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z160" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жақтаудан тыс пункттердің атаулары мен белгілері түрлерінің шектес каталогтармен байланыста біріктірілуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z161" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координаттардың бір зонадан басқа зонаға аударылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z162" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1:50 000 масштабты карта парақтары бойынша тізімдердегі элементтерді номенклатуралардың өсу ретімен және әрбір парақтың ішінде – абсциссалардың кему ретімен дұрыс топтастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z163" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыстардың тізімі бойынша әрбір пункттегі жұмыс нөмірлерінің олардың нөмірлеріне сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z164" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әліпбилік нұсқағышта пункт атауларының дұрыс орналасуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      38-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 42-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 170/НҚ</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...303 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Каталогтарды редакциялау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z166" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...33 lines deleted...]
-      </w:r>
+      43. Өңдеу кезінде мазмұны, мемлекеттік геодезиялық желі пункттерінің координаттары мен биіктіктері тізімдерінің цифрлық бөлігі, шығыс құжаттарының дұрыс ресімделуі және өтінімдердің түпнұсқалары тексеріледі. Каталогтарды өңдеу оны құрастыруға қатыспаған инженерлерге жүктеледі. Бланкілерде редакторлардың тегі мен аты-жөні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z167" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...1 lines deleted...]
-    </w:p>
+      44. Редакциялау кезінде каталогта табылған ескертпелер мен қателер форманың соңына қоса берілген корректуралық параққа жазылады. Өңдеуден кейін каталог түзетуге қайтарылады. Содан кейін редактор сол корректуралық парақта жазылған әрбір жасалған түзетудің дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z168" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39. Техникалық қамтамасыз ету</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="117"/>
+      45. Каталогты өңдеу кезінде мыналар тексеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z169" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасына қызмет көрсету тобының және каталогтау топтарының тапсырмалары:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+      алынған бастапқы материалдардың толықтығы мен сапасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z170" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МГҚ АЖ деректер базасын жүргізу;</w:t>
-[...273 lines deleted...]
-      деректер базасын толықтыру және жаңарту;</w:t>
+      геодезиялық пункттердің координаттары мен биіктіктерінің тізімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:bookmarkStart w:name="z171" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық желі схемасының түпнұсқасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-[...452 lines deleted...]
-    <w:bookmarkStart w:name="z172" w:id="154"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z172" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталогтың мәтіндік бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z173" w:id="155"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z173" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       каталог пен форманың сигналдық көшірмесін дұрыс құрастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z174" w:id="156"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z174" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Бастапқы материалдардың толықтығы мен сапасы бланкі және далалық және іс жүргізу жұмыстары бойынша есептер арқылы тексеріледі. Каталогқа жұмыстарды енгізудің (шығарудың) негізділігі, әрбір жұмыс бойынша пункттердің дұрыс жіктелуі және басқа мәселелердің шешілуі белгіленеді. Формулярдың дұрыс толтырылуы және жауапты тұлғалардың қолтаңбаларының болуы тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z175" w:id="157"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z175" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Геодезиялық пункттердің координаттары мен биіктіктерінің тізімдерін тексеру кезінде келесі операциялар орындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z176" w:id="158"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z176" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық пункттерді түсіру және қалпына келтіру нәтижелері туралы мәліметтерді каталогқа енгізудің дұрыстығы мен толықтығы тексеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z177" w:id="159"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z177" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пункттердің теңіз деңгейінен жоғары биіктіктеріндегі анықталған сәйкессіздіктерді топографиялық картадан жоюдың дұрыстығы (формуляр бойынша) тексеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z178" w:id="160"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z178" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       геодезиялық желілік схемасының түпнұсқасында көрсетілуінің дұрыстығы және жақтаулық ресімдеу тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z179" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұқаба мен титулдық беттің ресімделуі, мазмұнының каталог бөлімдерінің тақырыптарына сәйкестігі, түсіндірменің толықтығы және оның деректерінің каталогтың кестелік бөлігіне сәйкестігі, бағалау бойынша мәліметтердің толықтығы мен дұрыстығы, геодезиялық желілердің дәлдігі, орталықтардың сызбаларының дұрыстығы және олардың сызу сапасы тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z180" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Каталогтың өңделген баспа данасын бөлім басшысы және кәсіпорынның бас инженері қабылдайды, содан кейін ол бекітуге және басып шығаруға ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z181" w:id="163"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z181" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Каталогтарды басып шығару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z182" w:id="164"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z182" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Каталогтарды тираждау әдісі қолда бар техникалық құралдарға байланысты таңдалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z183" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Жарияланған каталогтың блоктық пішімі соңғы түрінде 13,0 х 20,2 см. Суреттің өлшемі 10,8 х 17,2 см, баған нөмірлерінсіз. Шеттердің (блокты кескеннен кейін) өлшемдері: 1,1 (түбіртек), 1,3 (жоғарғы), 1,1 (сыртқы) және 1,7 см (төменгі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z184" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Орталық сызбалары қара түспен басылады. Олар түсіндірме беттер ретінде енгізілген және сәйкесінше нөмірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z185" w:id="167"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z185" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Каталогтың баспа басылымы жұмсақ мұқабаларға тігілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z186" w:id="168"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z186" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Тираждың даналарының санын уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5979,133 +5521,127 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ГЕОДЕЗИЯЛЫҚ ПУНКТТЕРДІҢ КАТАЛОГЫНЫҢ ҮЛГІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="169"/>
+      Мұқаба</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ГЕОДЕЗИЯЛЫҚ ПУНКТТЕРДІҢ КАТАЛОГЫНЫҢ ҮЛГІСІ</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ЖАСАНДЫ ИНТЕЛЛЕКТ  ЖӘНЕ ЦИФРЛЫҚ ДАМУ МИНИСТРЛІГІ "ҰЛТТЫҚ ГЕОДЕЗИЯ ЖӘНЕ КЕҢІСТІКТІК АҚПАРАТ ОРТАЛЫҒЫ" ШАРУАШЫЛЫҚ ЖҮРГІЗУ ҚҰҚЫҒЫНДАҒЫ РЕСПУБЛИКАЛЫҚ МЕМЛЕКЕТТІК КӘСІПОРНЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6139,92 +5675,344 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мұқаба</w:t>
+              <w:t>Белгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дана №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z190" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ГЕОДЕЗИЯЛЫҚ ПУНКТТЕРДІҢ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КАТАЛОГЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      КАРТА ПАРАҒЫНЫҢ МАСШТАБЫ 1:200 000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      M-42-XII</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескерту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Егер каталогты басқа кәсіпорын жасаған болса, мұқабаның жоғарғы жағында "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының орнына каталогты құрастырған кәсіпорын көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСТАНА, 20__ ж.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ГЕОДЕЗИЯ ЖӘНЕ КАРТОГРАФИЯ КОМИТЕТІ ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ЦИФРЛЫҚ ДАМУ, ИННОВАЦИЯЛАР ЖӘНЕ АЭРОҒАРЫШ ӨНЕРКӘСІБІ МИНИСТРЛІГІ</w:t>
-[...20 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫНЫҢ ЖАСАНДЫ ИНТЕЛЛЕКТ  ЖӘНЕ ЦИФРЛЫҚ ДАМУ МИНИСТРЛІГІ "ҰЛТТЫҚ ГЕОДЕЗИЯ ЖӘНЕ КЕҢІСТІКТІК АҚПАРАТ ОРТАЛЫҒЫ" ШАРУАШЫЛЫҚ ЖҮРГІЗУ ҚҰҚЫҒЫНДАҒЫ РЕСПУБЛИКАЛЫҚ МЕМЛЕКЕТТІК КӘСІПОРНЫ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6260,332 +6048,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Белгі</w:t>
             </w:r>
-            <w:r>
-[...280 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6611,3181 +6117,194 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экз. №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="176"/>
-[...1072 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Түсіндіру.............................................................................................................</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="183"/>
+      ГЕОДЕЗИЯЛЫҚ ПУНКТТЕР</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пункттердің координаттары мен биіктіктерінің тізімі.................................</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z207" w:id="184"/>
+      КАТАЛОГЫ</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      КАРТА ПАРАҒЫНЫҢ МАСШТАБЫ 1:200 000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Геодезиялық пункттердің әліпбилік нұсқағышы...........................................</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="185"/>
+      M-42-XII</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Геодезиялық желі схемасын көрсетуге арналған белгілер............................</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z209" w:id="186"/>
+      АНЫҚТАМАЛАР ЖҮЙЕСІ ----------------</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Каталогта нөмірленген барлығы -------- бет.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="187"/>
+      БИІКТІК ЖҮЙЕСІ -------------------</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Түптеу қалтасына бір парақта геодезиялық желінің схемасы кіреді</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="188"/>
+      12-ші АЛТЫ ДӘРЕЖЕЛІ АЙМАҚ</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20--- "ҰГКАО" РМК құрастырған.</w:t>
-[...1920 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
+      ГРИНВИЧТЕН 69° ОСЬТІК МЕРИДИАН</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -9802,1852 +6321,2001 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1:25 000</w:t>
-[...93 lines deleted...]
-1:200 000</w:t>
+O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XXXVI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XXXI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+XXXII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52° 00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-номенклатура</w:t>
+VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жарияланған жылы</w:t>
+I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-номенклатура</w:t>
+II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+XII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+VII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-8</w:t>
+51° 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-M-42-57-А-а</w:t>
+66°00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-M-42-57-А</w:t>
+67°00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-M-42-57-А-б</w:t>
-[...168 lines deleted...]
-            </w:pPr>
+Ескерту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер каталогты басқа кәсіпорын жасаған болса, мұқабаның жоғарғы жағында "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны" дегеннің орнына каталогты құрастырған кәсіпорын көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АСТАНА, 20__ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      МАЗМҰНЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түсіндіру.............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пункттердің координаттары мен биіктіктерінің тізімі.................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Геодезиялық пункттердің әліпбилік нұсқағышы...........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Геодезиялық желі схемасын көрсетуге арналған белгілер............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каталогта нөмірленген барлығы -------- бет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түптеу қалтасына бір парақта геодезиялық желінің схемасы кіреді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20--- "ҰГКАО" РМК құрастырған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау өңдеуді "ҰГКАО" РМК жүзеге асырды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "ҰГКАО" РМК баспасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерту:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егер каталогты басқа компания құрастырған болса, кәсіпорынның атауын, ал егер бақылау редакциясы жүргізілген болса, редакциялауды жүзеге асырған кәсіпорынның атауы көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каталог геоцентрлік координаттар жүйесіндегі (XYZ), геодезиялық координаттар жүйесіндегі (BLHe) және тікбұрышты координаттар жүйесіндегі (X,Y,Hн) мемлекеттік геодезиялық желі пункттерінің координаттарын қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ------------------------------------------- биіктіктер берілген. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІАГЖ пункттерінің кеңістіктегі орны 2 см және биіктігі 3 см-ден аспайтын кез келген ІАГЖ пункттерінің өзара орналасуының Жер массасының ортасына қатысты жаһандық координаталар жүйесінде спутниктік анықтау әдістерімен 10 сантиметрден аспайтын қателікпен және салыстырмалы орташа квадраттық қателікпен (бұдан әрі – ОКҚ) анықталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖГЖ пункттерінің кеңістіктегі орны спутниктік анықтаудың абсолютті әдісімен анықталды. Жер массасының ортасына қатысты ЖГЖ пункттерінің орнын анықтауға арналған ОКҚ 10 см-ден аспайды. ЖГЖ пункттерінің ІАГЖ пункттеріне қатысты өзара орналасуының ОКҚ 2 см және биіктігі 3 см-ден аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Пункттердің өзара орналасуына қойылатын дәлдік талаптарының кестесі </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрылым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ОКҚ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...198 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоспарда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биіктігі бойынша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...198 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АСГЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1мм±1×10-7×D</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(D – пункттер арасындағы қашықтық)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 мм±2×10-7×D</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...186 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СГЖ-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 мм±1×10-7×D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 мм±2×10-7×D</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...186 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДГЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 мм±2×10-7×D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 мм±3×10-7×D</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="201"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Геодезиялық жұмыстар тізбесі</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11662,195 +8330,273 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ пп</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қолда бар материалдардың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шифр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Томдар саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Карта парағының номенклатурасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-түгендеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыстың атауы, класы, ұйым, орындалған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қолдану туралы қорытынды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Каталогқа қосылуы туралы ақпараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11883,51 +8629,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нивелирлеу пункттері биіктіктерінің жинақ каталогы М-42-ХІІ 1985 ж</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11955,237 +8701,221 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-315-41</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пайдаланылған</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12204,61 +8934,222 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12347,893 +9238,3708 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="202"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Топографиялық карталар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...229 lines deleted...]
-Барлығы</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:25 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:50 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:100 000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1:200 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МГЖ пункттері</w:t>
+номенклатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+жарияланған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
+номенклатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+жарияланған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+номенклатура</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94</w:t>
+жарияланған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МГЖ бір пунктіне арналған аудан (ш. км)</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-            </w:r>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-А-а</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-XII</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-А-б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-А-в</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-А-г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1992</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+M-42-57-Г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Материалдар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолда бар материалдардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Томдар саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түгендеу нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолдану туралы қорытынды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нивелирлеу пункттері биіктіктерінің жинақ каталогы М-42-ХІІ 1985 ж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+315-41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық есеп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КЕСТЕ (мысал) 1:100 000 масштабтағы карта парағына МГЖ пункттердің тығыздығы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>парақтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МГЖ пункттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МГЖ бір пунктіне арналған аудан (ш. км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      1:100 000 масштабтағы карта парағының ауданы 1324,59 шаршы км құрайды. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z228" w:id="205"/>
+      1:100 000 масштабтағы карта парағының ауданы 1324,59 шаршы км. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z229" w:id="206"/>
+        <w:t xml:space="preserve">
+      Геодезиялық желілердің пункттері жер бетінде орталықтар бойынша бекітіледі, олардың түрлері "Қазақстан Республикасының мемлекеттік геодезиялық, нивелирлік және гравиметриялық желілерінің пункттері мен белгілерін салу, зерттеп-қарау және қалпына келтіру жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 11 сәуірдегі № 222/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген. Кейбір пункттерде анықтау бағаналары және күзет плиталарымен анықтау белгілері қойылған, олардың мақсаты жергілікті жердегі пункттерді іздеуді жеңілдету. Анықтау монолиттері мен анықтау белгілері бар пункттерде, орталық номенклатурасына "анық." және "анық.белгісі" қосылады. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орталықтардың сызбаларындағы I, II, III рим сандары орталықтардың бөліктерінің сандарын көрсетеді. I монолитке енгізілген белгінің нөмірі орталық түрінің жанындағы "Пункттердің координаттары мен биіктіктерінің тізімі" екінші бағанында (жақшада) көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z230" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пункттердің биіктіктері I монолиттің жоғарғы жағына қатысты. Геометриялық нивелирлеуден анықталған биіктіктер 0,001 м дәлдікпен көрсетіледі, басқа жолмен анықталған биіктіктер 0,1 м дәлдікпен беріледі. Геодезиялық белгілердің биіктіктері 1-монолиттің төбесінен көздеуіш цилиндрінің жоғарғы жағына дейін беріледі. Егер белгінің өлшемдері басқа пункттер арасында берілсе, бұл белгілердің биіктіктерінің мәндерінде көрсетіледі.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="208"/>
+      Пункттердің биіктіктері I монолиттің жоғарғы жағына тиесілі. Геометриялық нивелирлеуден анықталған биіктіктер 0,001 м дәлдікпен көрсетіледі, басқа жолмен анықталған биіктіктер 0,1 м дәлдікпен беріледі. Геодезиялық белгілердің биіктіктері 1-монолиттің төбесінен көздеуіш цилиндрінің жоғарғы жағына дейін беріледі. Егер белгінің өлшемдері басқа пункттер арасында берілсе, бұл белгілердің биіктіктерінің мәндерінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пункттердің координаттары 1:50 000 масштабтағы карта парақтарына сәйкес тізімдерге топтастырылған. Негізгі тізімдердегі әрбір парақта олар абсциссалардың (x) кему мәндеріне сәйкес орналастырылған. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...17 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған қысқартулар тізімі</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13245,873 +12951,864 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қабылданған қысқартулар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қабылданған қысқартулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Толық атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Толық атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z233" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мнр.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
-[...109 lines deleted...]
-              <w:t>пир.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су сор.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ғм.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағдар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пир.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигн.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мұнара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
-[...109 lines deleted...]
-              <w:t>пирамида</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+су сорғысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ғимарат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бағдарлы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пирамида</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сигнал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z243" w:id="212"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Каталог ерекшеліктерінің қысқаша сипаттамасы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Каталогты құрастыру кезінде № 10-12 жұмыстардың материалдары жоғалуына байланысты пайдаланылмаған.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="214"/>
+      Каталогты құрастыру кезінде № 10-12 жұмыстардың материалдары жоғалуына байланысты пайдаланылған жоқ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 17 жұмыс бойынша ДГЖ пункттері мен тірек пункттері "қада типті" орталықтармен жерге бекітілген. Материалдарда орталықтардың сызбалары жоқ, каталогты құрастыру кезінде 147 түрі қабылданды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z246" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталықтардың сызбалары</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="216"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7226300" cy="10934700"/>
+            <wp:extent cx="6057900" cy="10439400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7226300" cy="10934700"/>
+                      <a:ext cx="6057900" cy="10439400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z248" w:id="217"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пункттердің координаттары мен биіктіктерінің тізімі</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="218"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b w:val="false"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с № бірегей</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификатор</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(индекс)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(индекс)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пункт атауы, белгі түрі, орталық түрі және марка нөмірі, жұмыс нөмірі (жақшада)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пункт атауы, белгі түрі, орталық түрі және марка нөмірі, жұмыс нөмірі (жақшада)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кеңістіктік, геодезиялық, жазықтық тікбұрышты координаттар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеңістіктік, геодезиялық, жазықтық тікбұрышты координаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дәлдік бағалау</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дәлдік бағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -14204,70 +13901,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 B, L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Эллипс. биіктігі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нэ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14296,70 +13991,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Х,У</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қалыпты бойы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нн</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14567,180 +14260,156 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 (78412) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бекбау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
-[...53 lines deleted...]
-              <w:t>орталық 99</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пир.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2601 (1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
@@ -14771,154 +14440,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СГЖ -1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z257" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1263099,949</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
-[...25 lines deleted...]
-              <w:t>3824243,68</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3824243,68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4929675,739</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50° 56' 25,22"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71° 43' 20,12"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14947,70 +14602,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 400,059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 691249,685</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5646719,550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15116,152 +14769,138 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (78417)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z262" w:id="227"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Караоба</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
-[...25 lines deleted...]
-              <w:t>пир.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пир.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 орталық 1 (3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
@@ -15292,126 +14931,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДГЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1279871,999</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3842961,389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 50° 40' 21,92" </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 71° 34' 48,06" </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15440,70 +15075,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 359,625</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z266" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 682297,0905</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5616610,988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15914,68 +15547,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z267" w:id="231"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әліпбилік нұсқағыш</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15987,87 +15620,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пункт атауы және нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пункт атауы және нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Каталог № </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Каталог № </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16248,50 +15901,7895 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Геодезиялық пункттердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>каталогтарын жасау және басып</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығару жөніндегі нұсқаулыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z269" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Геодезиялық пункттердің каталогтарын құрастыруда пайдаланылған қысқартылған атаулар тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z270" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АЗС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арт.к.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а.с.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z272" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жанармай бекеті</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>артезиан ұңғымасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аналитикалық желі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б/№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бур.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бшн.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+быв.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z278" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нөмірсіз</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бетон</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұрғылау қондырғысы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мұнара</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бұрынғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ВГС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вдкч.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вдхр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>верх.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ветр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вод.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>воет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+вр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары дәлдіктегі геодезиялық желі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>су айдау</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>су қоймасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғарғы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>желді</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>су қысымы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+уақытша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Г</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z296" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+гор.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гравим.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГСМ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қалалық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>топырақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гравиметриялық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жанар-жағармай материалдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Д</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дв. пир.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қос пирамида</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жел.-бет.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жел.-дор</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жел. дор.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z304" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+темірбетон</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>темір жолды</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+темір жол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+З</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z306" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зав.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>закл.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z309" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+зауыт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекіту пунктсі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>батыстық</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ғимарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+И</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z312" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+изв.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+им.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z313" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әк</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аты (жалпы есімнің бөлігі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+К</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z314" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>каз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кам.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кв.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кирп.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кл.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>км.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кол.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кст.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+куп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z323" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құдық</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>казарма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тоқсан сайын</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кірпішті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>километр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоңырау мұнарасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шіркеу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күмбез</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Л</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z332" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+леснич.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЛЭП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орман шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр желісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+М</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z334" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мет.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М Ж С</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>млн.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М М С</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мог.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М ТМ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М ТС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М ТФ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мон.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z342" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+металл</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>машина-мал станциясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>диірмен</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>машинно-мелиоративная станция</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>могила</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>машина-трактор шеберханасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>машина-трактор станциясы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сүт фермасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+монолит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+нежил.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрғын емес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+О</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z350" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оп.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ориент.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о.р.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОТФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көл</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индикативті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі қатар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қой фермасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+П</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z358" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пгт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пив.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пир.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пир.-веха</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пир.-штатив</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пк</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пк.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п. трианг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п.п.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п.знак</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п.сигн.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПТФ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z369" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қалалық типтегі елді мекен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыра қайнату</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пирамида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызды пирамида</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пирамида штативі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пикет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пикетті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>триангуляция пункті</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>полигонометриялық пункт</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портативті белгі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портативті сигнал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құс фабрикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Р</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>раз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разб.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разр.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>род.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z385" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өзен</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разъезд</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиналмалы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разряд</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұлақ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+репер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z390" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ССГС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СГС-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сев.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сев.-вост.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сев.-зап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сигн.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ск.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>скв.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>снес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ст.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+стб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z401" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнайы спутниктік геодезиялық желі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спутниктік геодезиялық желі 1 класс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>солтүстік</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>солтүстік-шығыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>солтүстік-батыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сигнал</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тасты</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұңғыма</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұзылған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабырға</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тірек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z412" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тлгр.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тлф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тр.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z414" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+телеграф</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>телефон</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+құбыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+У</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z416" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ул.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ур.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z417" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көше</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тракт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z418" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ФАГС</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+фнд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z419" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іргелі астрономиялық-геодезиялық желі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+іргелі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ц.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шіркеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ч</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+час.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+часовня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z420" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шк.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шт.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z421" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мектеп</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штольня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Э</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+элев.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеделсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z422" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+юго-вост</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>юго-зап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+южн.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z424" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оңтүстік-шығыс</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оңтүстік-батыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оңтүстік</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -16357,7792 +23855,59 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>каталогтарын жасау және басып</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығару жөніндегі нұсқаулыққа</w:t>
             </w:r>
-            <w:r>
-[...122 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...7607 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
@@ -24153,165 +23918,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Геодезиялық пункттердің</w:t>
-[...89 lines deleted...]
-              </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z428" w:id="271"/>
+    <w:bookmarkStart w:name="z428" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Геодезиялық желінің схемасын көрсетуге арналған шартты белгілер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -25090,55 +24764,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>