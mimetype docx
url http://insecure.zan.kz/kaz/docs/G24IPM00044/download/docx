--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2fa7fc" w14:textId="d2fa7fc">
+    <w:p w14:paraId="052f200" w14:textId="052f200">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Геодезия және картография" кәсіптік стандартын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 29 қаңтардағы № 44/НҚ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 29 қаңтардағы № 44/НҚ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Кәсіптік біліктілік туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -434,146 +434,130 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Б. Мусин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еңбек және халықты әлеуметтік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғау министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -691,500 +675,560 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 44/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кәсіптік стандарты жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Геодезия және картография" кәсіптік стандарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы бөлім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Кәсіптік стандартты қолдану саласы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Геодезия және картография" кәсіптік стандарты (бұдан әрі – Кәсіптік стандарт) "Кәсіптік біліктілік туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді, білім беру бағдарламаларын қалыптастыруға, оның ішінде кадрларды даярлауға, кәсіпорындарда, ұйымдардың қызметкерлері мен түлектерінің кәсіптік біліктілігін тануға және ұйымдар мен кәсіпорындарда персоналды басқару саласындағы кең ауқымды мәселелерді шешуге қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы кәсіптік стандартқа келесі терминдер мен анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) біліктілік – жұмыскердің нақты еңбек функцияларын сапалы орындауға даярлық дәрежесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбек функциясы – еңбек процесінің бір немесе бірнеше міндеттерін шешуге бағытталған өзара байланысты іс-қимылдар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білім – кәсіптік міндет шеңберінде іс-әрекеттерді орындау үшін қажетті зерделенген және меңгерілген ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дағды – кәсіптік міндетті толығымен орындауға мүмкіндік беретін білім мен машықты қолдану қабілеті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кәсіп – арнайы даярлық нәтижесінде жинақталатын және тиісті білімі туралы құжаттармен расталатын, белгілі бір білімді, шеберлікті және іс жүзіндегі дағдыларды талап ететін адамның еңбек қызметінің негізгі түрі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кәсіптік стандарт – формалды және (немесе) формалды емес, және (немесе) информалды білім беру ескеріле отырып, білімге, машыққа, дағдыға, жұмыс тәжірибесіне, біліктілік деңгейі мен құзыреттілікке, кәсіптік қызметтің нақты бір саласындағы еңбек мазмұнына, сапасына және жағдайларына қойылатын жалпы талаптарды белгілейтін жазбаша ресми құжат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) машық – кәсіптік міндет шеңберінде жекелеген бірлі-жарым іс-әрекетті физикалық тұрғыдан және (немесе) ақыл-оймен орындау қабілеті; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) салалық біліктілік шеңбері – салада мойындалатын біліктілік деңгейлерінің құрылымдалған сипаттамасы (бұдан әрі - СБШ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы кәсіптік стандартта келесі қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) БТБА – бірыңғай тарифтік-біліктілік анықтамалығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) БА – басшылар, мамандар жене басқа қызметкерлер лауазымдарының біліктілік анықтамалығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ТжКБ – техникалық және кәсіптік білім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кәсіптік стандарттың паспорты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кәсіптік стандарт атауы: Геодезия және картография</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кәсіптік стандарт нөмері: M 71123-5</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ЭҚТЖ бойынша бөлімнің, топтың, класстың, қосалқы класстың атаулары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1665,328 +1709,328 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Картография саласындағы қызмет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Кәсіптік стандарттың қысқаша сипаттамасы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіптік стандарттың қысқаша сипаттамасы: геодезия және картография – Жердің пішінін, өлшемін және сыртқы гравитациялық өрісін анықтау бойынша ғылыми-техникалық және өндірістік қызмет процесінде туындайтын қатынастар саласы, жер бетіндегі нүктелердің координаттары мен биіктіктері және олардың уақыт бойынша өзгеруі, карталар мен жоспарларды жасау, картографиялық жұмыстарды зерттеу, жасау және пайдалану, сондай-ақ жер бетіндегі әртүрлі инженерлік мәселелердің шешімін қамтамасыз ету мақсатында жүзеге асырылады. Кәсіптік стандарт "геодезия және картография" кәсіптік қызмет саласындағы қызметкерлердің мазмұнына, сапасына, еңбек жағдайларына, біліктілігіне және құзыреттеріне қойылатын талаптарды белгілейді. Стандарт талаптары осы саладағы қызмет түрлеріне және келесі кәсіптерге қатысты: инженер-геодезист, инженер-картограф, инженер-аэрофотогеодезист, геодезист, картограф, аэрофотогеодезист, техник-топограф, техник-геодезист, техник-картограф, техник-аэрофотогеодезист.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мамандық карточкалары тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техник-геодезист – СБШ бойынша 5 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техник-картограф – СБШ бойынша 5 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техник-аэрофотогеодезист – СБШ бойынша 5 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) техник-топограф – СБШ бойынша 5 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) геодезист – СБШ бойынша 6 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инженер-геодезист – СБШ бойынша 6 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) картограф – СБШ бойынша 6 біліктілік деңгейі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) инженер-картограф – СБШ бойынша 6 біліктілік деңгейі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) аэрофотогеодезист – СБШ бойынша 6 біліктілік деңгейі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) инженер-аэрофотогеодезист – СБШ бойынша 6 біліктілік деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кәсіптер картасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="384"/>
@@ -2478,90 +2522,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="44"/>
+          <w:bookmarkStart w:name="z52" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес орта деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – техник-геодезист.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2670,70 +2714,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 07310200 "Геодезия және картография"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="45"/>
+          <w:bookmarkStart w:name="z53" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техник-геодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2846,70 +2890,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="31"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="46"/>
+          <w:bookmarkStart w:name="z54" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-1-001 геодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-1-006 инженер-геодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3101,70 +3145,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="47"/>
+          <w:bookmarkStart w:name="z55" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық және арнайы мақсаттағы желілерді құру бойынша жұмыстарды орындау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Ғимараттар мен инженерлік құрылыстарды орындау кезіндегі геодезиялық жұмыстар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3307,70 +3351,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="48"/>
+          <w:bookmarkStart w:name="z56" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық желілердің тірек және жоспарлы-биіктік түсірілімдерін орындау кезіндегі далалық жұмыстар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3493,70 +3537,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="49"/>
+          <w:bookmarkStart w:name="z58" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық өлшеуге арналған аспаптардың орнатылуы, жұмыс жасау принціпі және оларды тексеру әдістері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3955,70 +3999,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="50"/>
+          <w:bookmarkStart w:name="z65" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Спутниктік жоғары дәлдікті технологияларды пайдалана отырып, координаттарды өлшеу және анықтау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4225,70 +4269,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="51"/>
+          <w:bookmarkStart w:name="z70" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық жұмыстарды жүргізу технологиясы (өлшеу әдістері, есептеулер, карталарды, жоспарларды құру).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4710,70 +4754,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="52"/>
+          <w:bookmarkStart w:name="z77" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Инженерлік ізденіс жұмыстарынан және өзге де ашық картографиялық сервистерден аумақтың топографиялық жоспарын іздестіру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4896,70 +4940,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="53"/>
+          <w:bookmarkStart w:name="z79" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық жұмыстарды (өлшеу, есептеу) жүргізудің технологиясы және әдістемелері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6024,70 +6068,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="54"/>
+          <w:bookmarkStart w:name="z85" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес орта деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – техник-картограф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6197,70 +6241,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 07310200 "Геодезия және картография"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="55"/>
+          <w:bookmarkStart w:name="z86" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техник-картограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6375,70 +6419,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="56"/>
+          <w:bookmarkStart w:name="z87" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-007 картограф</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-005 инженер-картограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6632,70 +6676,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="57"/>
+          <w:bookmarkStart w:name="z88" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Картографиялық өнімдерді құру және жаңарту.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6868,70 +6912,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="58"/>
+          <w:bookmarkStart w:name="z90" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Тапсырмаларды нақтылау, карталарды құру және қор материалдарын оқу кезінде нәтижелерді бағалау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қызметкерлердің кәсіптік деңгейін арттыруға ынталандыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7028,70 +7072,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="59"/>
+          <w:bookmarkStart w:name="z91" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Картографиялық теория, әртүрлі жіктеуіштер, салалық стандарттар мен ережелер, картографиялық дизайн негіздері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7441,70 +7485,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="60"/>
+          <w:bookmarkStart w:name="z96" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Тапсырмаларды нақтылау, карта жобаларын жасау кезінде нәтижені бағалау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7741,70 +7785,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="61"/>
+          <w:bookmarkStart w:name="z102" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8210,70 +8254,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="62"/>
+          <w:bookmarkStart w:name="z109" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Түпнұсқа топографиялық карталарды цифрлық түрде дайындауда талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8398,70 +8442,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="63"/>
+          <w:bookmarkStart w:name="z111" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9615,70 +9659,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="64"/>
+          <w:bookmarkStart w:name="z120" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес орта деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – техник-аэрофотогеодезист.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9788,70 +9832,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 07310200 "Геодезия және картография"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z121" w:id="65"/>
+          <w:bookmarkStart w:name="z121" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техник-аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9966,70 +10010,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="30"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="66"/>
+          <w:bookmarkStart w:name="z122" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-001 аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-004 инженер- аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10224,70 +10268,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z123" w:id="67"/>
+          <w:bookmarkStart w:name="z123" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық және фотограмметриялық жұмыстарды ұйымдастыру және әзірлеу іс-шаралары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10553,70 +10597,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="68"/>
+          <w:bookmarkStart w:name="z125" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық және фотограмметриялық өлшеулерді орындау үшін бағдарламаларды әзірлеу.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10825,70 +10869,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="69"/>
+          <w:bookmarkStart w:name="z130" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Топографиялық-геодезиялық жұмыстарды орындауда нормативтік-техникалық және басшылық әдістемесі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11206,70 +11250,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="70"/>
+          <w:bookmarkStart w:name="z134" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық өлшеу нәтижелерін өңдеу.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11450,70 +11494,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="71"/>
+          <w:bookmarkStart w:name="z138" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық өлшеу нәтижелерін өңдеу технологиялары (есептеу әдістері, карталарды құру, жоспарлау).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11854,70 +11898,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="72"/>
+          <w:bookmarkStart w:name="z142" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қашықтықтан зондтау материалдары бар цифрлық фотограмметриялық жүйелерде жұмыс жасау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12070,70 +12114,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z145" w:id="73"/>
+          <w:bookmarkStart w:name="z145" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезия және картография, жерге орналастыру, кадастр саласында қолданылатын негізгі құралдар мен жабдықтар, құралдарды, жабдықтар мен материалдарды пайдалану, күтіп ұстау, жылжыту және сақтау принциптері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12511,70 +12555,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z151" w:id="74"/>
+          <w:bookmarkStart w:name="z151" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кеңістіктік фототриангуляциялық желілерді құру процесінде талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12699,70 +12743,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z153" w:id="75"/>
+          <w:bookmarkStart w:name="z153" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Фотограмметриялық тірек пунктерінің схемасы салу.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13168,70 +13212,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="76"/>
+          <w:bookmarkStart w:name="z160" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Топографиялық түсірістерді орындау әдістемелері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Өндірістік құжаттаманы құрастыру және есептеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -13328,70 +13372,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="77"/>
+          <w:bookmarkStart w:name="z161" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Топографиялық- геодезиялық өндіріс жұмыстары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14424,70 +14468,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="78"/>
+          <w:bookmarkStart w:name="z165" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес орта деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – техник-топограф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14597,70 +14641,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 07310200 "Геодезия және картография"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="79"/>
+          <w:bookmarkStart w:name="z166" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техник-топограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14775,70 +14819,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="29"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="80"/>
+          <w:bookmarkStart w:name="z167" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-5-004 техник-геодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15060,70 +15104,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="81"/>
+          <w:bookmarkStart w:name="z169" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Картографиялық қамтамасыздық үшіндалалық топографо-геодезиялық жұмыстардың өндірісі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15296,70 +15340,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="82"/>
+          <w:bookmarkStart w:name="z171" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Топографиялық түсіру кезінде тапсырмаларды нақтылау, нәтижелерді бағалау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15484,70 +15528,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="83"/>
+          <w:bookmarkStart w:name="z173" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15925,70 +15969,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="84"/>
+          <w:bookmarkStart w:name="z179" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жоспарланған жұмыс көлемдерін есептеу кезінде талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16113,70 +16157,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="85"/>
+          <w:bookmarkStart w:name="z181" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Картографиялық және карталық баспа жұмыстарына басшылық.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16554,70 +16598,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z187" w:id="86"/>
+          <w:bookmarkStart w:name="z187" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жоспарлау және есеп беру құжаттамасын дайындау кезінде талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Материалдарды графикалық безендіру нәтижелерін талдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16714,70 +16758,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="87"/>
+          <w:bookmarkStart w:name="z188" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17940,70 +17984,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="88"/>
+          <w:bookmarkStart w:name="z194" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес жоғары деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – геодезист.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18112,70 +18156,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 6B073-"Сәулет және құрылыс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="89"/>
+          <w:bookmarkStart w:name="z195" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18290,70 +18334,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="90"/>
+          <w:bookmarkStart w:name="z196" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-5-004 техник-геодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-1-006 инженер-геодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18548,70 +18592,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="91"/>
+          <w:bookmarkStart w:name="z197" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Далалық жұмыстарды жоспарлау, даярлау және орындау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Топографиялық-геодезиялық жұмыстарды жобалау мақсатында жинақталған құжаттаманы жүйелеу және бағалау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18849,70 +18893,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z198" w:id="92"/>
+          <w:bookmarkStart w:name="z198" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Территориядағы материалдарды зерделеуге жағдай жасау, дала жұмыстарының көлемін жоспарлау кезінде талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19037,70 +19081,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="93"/>
+          <w:bookmarkStart w:name="z200" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Территорияда жұмыстарды орындау кезінде жүйені талдау және жобалау әдістемесі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19506,70 +19550,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="94"/>
+          <w:bookmarkStart w:name="z207" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Топографиялық-геодезиялық жұмыстарды жобалау мақсатында құжаттаманы жүйелеу және жинау үшін талдау және жағдай жасау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Іс-әрекетті бақылау және түзету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19666,70 +19710,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z208" w:id="95"/>
+          <w:bookmarkStart w:name="z208" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Заманауи компьютерлік бағдарламаларды қолдана отырып, далалық геодезиялық өлшеу нәтижелерін математикалық өңдеу алгоритмдері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20135,70 +20179,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="96"/>
+          <w:bookmarkStart w:name="z215" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Геодезиялық конденсациялық тораптарды дамыту үшін өндірісте талдау және шешім қабылдау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20323,70 +20367,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z217" w:id="97"/>
+          <w:bookmarkStart w:name="z217" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық тор салу жумыстар кешені.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21475,70 +21519,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="98"/>
+          <w:bookmarkStart w:name="z223" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес жоғары деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – инженер-геодезист.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21648,70 +21692,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 7М073-"Сәулет және құрылыс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z224" w:id="99"/>
+          <w:bookmarkStart w:name="z224" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженер-геодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21826,70 +21870,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="100"/>
+          <w:bookmarkStart w:name="z225" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-5-004 техник-геодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-1-001 геодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22084,70 +22128,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="101"/>
+          <w:bookmarkStart w:name="z226" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Гравиметриялық және спутниктік бақылауларды жүргізу, нивелирлеу жұмыстарын, өлшеу жұмыстары кешенін және мемлекеттік геодезиялық желіні салу.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22413,70 +22457,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="102"/>
+          <w:bookmarkStart w:name="z228" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Гравиметриялық және спутниктік бақылауларды жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Мемлекеттік геодезиялық желіні салу кезінде заманауи бағдарламалық өнімдер мен техникалық құралдарды пайдалану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22573,70 +22617,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="103"/>
+          <w:bookmarkStart w:name="z229" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Гравиметриялық және спутниктік бақылауларды жүргізу кезінде бірлескен талдау, жобалау және шешім қабылдау әдістемелері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22986,70 +23030,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="104"/>
+          <w:bookmarkStart w:name="z234" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Арнайы мақсаттағы геодезиялық жұмыстарды жүргізу кезінде жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23174,70 +23218,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="105"/>
+          <w:bookmarkStart w:name="z236" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23587,70 +23631,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="106"/>
+          <w:bookmarkStart w:name="z241" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық түсірістерді орындау кезінде жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23775,70 +23819,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z243" w:id="107"/>
+          <w:bookmarkStart w:name="z243" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық түсірістерді орындау кезінде бірлескен талдау, жобалау және шешім қабылдау әдістемелері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24216,70 +24260,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z249" w:id="108"/>
+          <w:bookmarkStart w:name="z249" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Топографиялық-геодезиялық материалдарды жинау, зерттеу, талдау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Ұлттық кеңістіктік деректер қорынан құжаттарды қалыптастыру, жинақтау, сақтау, пайдалану және беру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24376,70 +24420,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="109"/>
+          <w:bookmarkStart w:name="z250" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Құжаттарды, файлдарды және басылымдарды есепке алу, пайдалану және сақтау ережелері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25472,70 +25516,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z254" w:id="110"/>
+          <w:bookmarkStart w:name="z254" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес жоғары деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – картограф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25645,70 +25689,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 6B073-"Сәулет және құрылыс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z255" w:id="111"/>
+          <w:bookmarkStart w:name="z255" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Картограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25823,70 +25867,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="112"/>
+          <w:bookmarkStart w:name="z256" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-5-005 техник-картограф</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-005 инженер-картограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26080,70 +26124,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z257" w:id="113"/>
+          <w:bookmarkStart w:name="z257" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Әртүрлі типтегі және мақсаттағы кеңістіктік деректер қорын, ГАЖ құру, жүргізу және жаңарту.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26316,70 +26360,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="114"/>
+          <w:bookmarkStart w:name="z259" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Қазіргі заманғы технологиялар мен геодезиялық ақпараттық жүйелерді өндіріске енгізу бойынша талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Топ қызметін бақылау және түзету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26476,70 +26520,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z260" w:id="115"/>
+          <w:bookmarkStart w:name="z260" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кеңістіктік мәліметтердің түрлері мен сипаттамалары, негізгі үлгілері және сақтау құрылымдары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26973,70 +27017,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="116"/>
+          <w:bookmarkStart w:name="z268" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ғарыштық және аэрофотограмметриялық түсірілімдер материалдарын өңдеу кезінде талдау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27189,70 +27233,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="117"/>
+          <w:bookmarkStart w:name="z271" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Компьютерлік бағдарламалардың көмегімен материалдарды өңдеуді орындау кезінде жүйелік талдау және жобалау әдістемесі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27621,70 +27665,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="118"/>
+          <w:bookmarkStart w:name="z276" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ұлттық кеңістіктік деректер қорынан құжаттарды қалыптастыру, жинақтау, сақтау, пайдалану және беру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27809,70 +27853,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="119"/>
+          <w:bookmarkStart w:name="z278" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Бюджет қаражаты есебінен орындалатын аэротүсіру, топографиялық-геодезиялық және картографиялық жұмыстардың сметалық нормалары, мөлшерлемелері, бағалары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28933,70 +28977,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="120"/>
+          <w:bookmarkStart w:name="z283" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ бұйрығына (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес жоғары деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – инженер-картограф.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29106,70 +29150,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 7М073-"Сәулет және құрылыс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z284" w:id="121"/>
+          <w:bookmarkStart w:name="z284" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженер-картограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29284,70 +29328,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="122"/>
+          <w:bookmarkStart w:name="z285" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-5-005 техник-картограф</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-007 картограф</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29541,70 +29585,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z286" w:id="123"/>
+          <w:bookmarkStart w:name="z286" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық ақпараттық жүйелерді және графикалық кескіндерді өңдеуге арналған бағдарламаларды пайдалана отырып, топографиялық карталарды цифрлық түрде құрастыру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29777,70 +29821,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="124"/>
+          <w:bookmarkStart w:name="z288" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Графикалық кескіндерді өңдеу кезінде жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29965,70 +30009,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z290" w:id="125"/>
+          <w:bookmarkStart w:name="z290" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кеңістік мәліметтер базасын және әртүрлі мақсаттағы ГАЖ құру, жүргізу, жаңарту.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30406,70 +30450,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="126"/>
+          <w:bookmarkStart w:name="z296" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезиялық ақпараттық жүйелерде растрлық топографиялық карталарды векторлау, карталарды бейнелеу кезінде жобалау және шешімдер қабылдау және көзқарастарды үйлестіру дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30650,70 +30694,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="127"/>
+          <w:bookmarkStart w:name="z300" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Топографиялық-геодезиялық жұмыстарды өндіруге арналған нормативтік-әдістемелік құжаттарға қойылатын талаптар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31063,70 +31107,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="128"/>
+          <w:bookmarkStart w:name="z305" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Картографиялық, аэроғарыштық және статистикалық материалдар мен мәліметтер базасымен және кеңістіктік деректермен дұмыс.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31279,70 +31323,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="129"/>
+          <w:bookmarkStart w:name="z308" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Таралуы шектеулі құжаттарды, істерді және басылымдарды есепке алу, пайдалану және сақтау ережелері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32412,90 +32456,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="130"/>
+          <w:bookmarkStart w:name="z314" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес жоғары деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – аэрофотогеодезист.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32605,70 +32649,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 6B073-"Сәулет және құрылыс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z315" w:id="131"/>
+          <w:bookmarkStart w:name="z315" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -32783,70 +32827,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="132"/>
+          <w:bookmarkStart w:name="z316" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-3-009 техник-аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-004 инженер-аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -33040,70 +33084,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="133"/>
+          <w:bookmarkStart w:name="z317" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жер бедерінің цифрлық моделін құру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33276,70 +33320,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="134"/>
+          <w:bookmarkStart w:name="z319" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Аэроғарыштық түсірілім жұмыстарын жобалау және жоспарлауға қойылған міндеттерді шешу үшін ең оңтайлы тәсілдерді анықтау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33492,70 +33536,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z322" w:id="135"/>
+          <w:bookmarkStart w:name="z322" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Аэроғарыштық кескіндерді фотограмметриялық өңдеу әдістері және оларды дешифрлеу әдістері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34041,70 +34085,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z332" w:id="136"/>
+          <w:bookmarkStart w:name="z332" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Заманауи фотограмметриялық бағдарламалық өнімдер мен жүйелерді пайдалана отырып, әртүрлі ұшқышсыз ұшу аппараттарынан алынғандарды қоса, Жерді қашықтықтан зондтау нәтижелерін өңдеу мүмкіндігі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34285,70 +34329,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="137"/>
+          <w:bookmarkStart w:name="z336" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Аэрофотосуреттер мен спутниктік суреттерді фотограмметриялық өңдеуді орындау әдістері мен әдістері және оларды интерпретациялау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34829,70 +34873,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z345" w:id="138"/>
+          <w:bookmarkStart w:name="z345" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жер бедерінің, ортофотопландардың, карта және планның цифрлық модельдерін құрастыру бойынша фотограмметриялық жұмыстарды жоспарлау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35073,70 +35117,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z349" w:id="139"/>
+          <w:bookmarkStart w:name="z349" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Фотограмметриялық жұмыстар өдірісіндегі әдістер мен технологиялар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35542,70 +35586,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z356" w:id="140"/>
+          <w:bookmarkStart w:name="z356" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Аэрофототүсірілімнің пландық-биіктік дайындығын құру бойынша кешенді геодезиялық жұмыстарды жүргізу;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -35730,70 +35774,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="141"/>
+          <w:bookmarkStart w:name="z358" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Геодезия және картография, жерге орналастыру, кадастр саласында қолданылатын негізгі құралдар мен жабдықтар, құралдарды, жабдықтар мен материалдарды пайдалану, күтіп ұстау, жылжыту және сақтау принциптері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -36854,90 +36898,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="142"/>
+          <w:bookmarkStart w:name="z363" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Геодезия және картография саласындағы ұйымдардың басшылары мен мамандары лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 28 шілдедегі № 268/НҚ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2021 жылы 29 шілдеде № 23760 болып тіркелді) сәйкес жоғары деңгейдегі мамандардың біліктілігіне қойылатын талаптар: жоғары санат, II-I санат, санатсыз.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы – инженер-аэрофотогеодезист.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37047,70 +37091,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы: 7М073-"Сәулет және құрылыс"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="143"/>
+          <w:bookmarkStart w:name="z364" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженер-аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37225,70 +37269,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа ықтимал лауазым атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z365" w:id="144"/>
+          <w:bookmarkStart w:name="z365" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3111-3-009 техник-аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2165-2-001 аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37482,70 +37526,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="145"/>
+          <w:bookmarkStart w:name="z366" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Фотограмметриялық желілерді салыстыру және масштаб жағдайлары немесе шоғырлардың проекциялық сәулелерінің коллинеарлық шарттары негізінде реттеу бағдарламасын қолдану.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -37718,70 +37762,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z368" w:id="146"/>
+          <w:bookmarkStart w:name="z368" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Фотограмметриялық желілерді реттеу кезінде жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -37906,90 +37950,90 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="147"/>
+          <w:bookmarkStart w:name="z370" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38311,70 +38355,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z374" w:id="148"/>
+          <w:bookmarkStart w:name="z374" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ғарыштық және аэрофотосуреттерді өңдеу кезінде жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -38555,90 +38599,90 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z378" w:id="149"/>
+          <w:bookmarkStart w:name="z378" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. "Геодезия, картография және кеңістік деректері туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39100,70 +39144,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z387" w:id="150"/>
+          <w:bookmarkStart w:name="z387" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жоспарларды жаңарту кезінде жобалау және шешім қабылдау, кескіндерді пландық-биіктік дайындау бойынша жұмыс технологиясын оңтайландыру, фотограмметрия және қашықтықтан зондтау саласында ұсыныстар тұжырымдау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Нәтижелерді жобалау және ұсыну, заманауи бағдарламалық өнімдер мен ақпараттық құралдарды пайдалану</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -39260,70 +39304,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z388" w:id="151"/>
+          <w:bookmarkStart w:name="z388" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Цифрлық әдісті пайдалана отырып, аэрофотогеодезиялық және картографиялық жұмыстарды орындау кезінде талдау, жобалау, шешім қабылдау әдістемелік нұсқаулықтар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39556,70 +39600,70 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="152"/>
+          <w:bookmarkStart w:name="z394" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 Еңбек функциясы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фотограмметриялық өнімнің сапасын бақылау жұмыстарын жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -39721,70 +39765,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="153"/>
+          <w:bookmarkStart w:name="z395" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Мұрағатқа беру үшін материалдарды дайындау кезінде жобалау және шешім қабылдау дағдылары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -39965,70 +40009,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="154"/>
+          <w:bookmarkStart w:name="z399" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Технологиялық жабдықтың белгіленген дәлдік нормаларының сәйкестігін тексеру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -40682,262 +40726,262 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 аэрофотогеодезист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="155"/>
+    <w:bookmarkStart w:name="z407" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кәсіптік стандарттың техникалық деректері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z408" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z408" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік органның атауы: Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі, Сағындық Батырбек Жоламанұлы, b.sagyndyk@mdai.gov.kz. тел.: 64-91-41</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z409" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z409" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Әзірлеуге қатысатын ұйымдар (кәсіпорындар): - </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z410" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z410" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Геодезия және картография саласындағы кәсіптік біліктілік жөніндегі салалық кеңес: 2023 жылдың 7 желтоқсанындағы қорытынды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z411" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z411" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Ұлттық кәсіптік біліктілік органы: 2023 жылдың 20 желтоқсанындағы қорытынды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z412" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z412" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы: 2023 жылдың 26 желтоқсанындағы қорытынды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z413" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z413" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Нұсқа нөмірі және шығарылған жылы: 1 нұсқа, 2024 жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z414" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z414" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Болжалды қайта қарау күні: 2027 жылдың 31 қаңтары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41263,31 +41307,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>