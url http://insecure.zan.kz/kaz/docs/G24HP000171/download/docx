--- v0 (2025-12-30)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0890de2" w14:textId="0890de2">
+    <w:p w14:paraId="2c3dcf1" w14:textId="2c3dcf1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек нарығының қажеттіліктерін ескере отырып, республикалық бюджеттен қаржыландырылатын білім беру ұйымдарында (Қарулы Күштер, басқа да әскерлер мен әскери құралымдар, сондай-ақ арнаулы мемлекеттік органдар үшін мамандар даярлауды жүзеге асыратын білім беру ұйымдарын қоспағанда), техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға 2024 – 2025, 2025 – 2026, 2026 – 2027 оқу жылдарына арналған мемлекеттік білім беру тапсырысын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2024 жылғы 5 шiлдедегi № 171 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Оқу-ағарту министрінің м.а. 2024 жылғы 5 шiлдедегi № 171 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасы Оқу-ағарту министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 581 қаулысымен бекітілген Қазақстан Республикасы Оқу-ағарту министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2825,71 +2825,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Оқу жы</w:t>
-[...19 lines deleted...]
-              <w:t>1 маманды оқытуға жұмсалатын орташа шығыстар (мың теңге)</w:t>
+              <w:t>Оқу жылында 1 маманды оқытуға жұмсалатын орташа шығыстар (мың теңге)</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="13"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -4387,101 +4367,139 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 5 шілдедегі</w:t>
+              <w:t>міндетін атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 171 бұйрығына</w:t>
+              <w:t>2024 жылғы "5" шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>№ 171 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбек нарығының қажеттіліктерін ескере отырып, республикалық бюджеттен қаржыландырылатын білім беру ұйымдарында ұйымдарында (Қарулы Күштер, басқа да әскерлер мен әскери құралымдар, сондай-ақ арнаулы мемлекеттік органдар үшін мамандар даярлауды жүзеге асыратын білім беру ұйымдарын қоспағанда) техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға 2025 – 2026 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік бағдарламалардың әкімшісі: Қазақстан Республикасының Оқу-ағарту министрлігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -4622,51 +4640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылына 1 маманды даярлауға жан басына шаққандағы қаржыландыру нормативі (мың теңге)</w:t>
+Жылына 1 маманды даярлауға жан басына шаққандағы қаржыландыру нормативі (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4772,51 +4790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+400 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -4898,51 +4916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+400 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5024,51 +5042,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+400 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5150,51 +5168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+400 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5441,51 +5459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5567,51 +5585,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5693,51 +5711,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -5839,51 +5857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -5965,51 +5983,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -6091,51 +6109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6200,87 +6218,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+475 097</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6345,87 +6363,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+429 469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6528,70 +6546,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік бағдарламалардың әкімшісі: Қазақстан Республикасы Мәдениет және ақпарат министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6681,90 +6697,78 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Күндізгі оқуға мемлекеттік білім беру тапсырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оқу жылында </w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="18"/>
+              <w:t>Оқу жылында 1 маманды оқытуға жұмсалатын орташа шығыстар (мың теңге)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -7670,70 +7674,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мәдениет және өнер </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мамандықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8235,144 +8237,455 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрінің</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетін атқарушының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы "5" шілдедегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 171 бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбек нарығының қажеттіліктерін ескере отырып, республикалық бюджеттен қаржыландырылатын білім беру ұйымдарында ұйымдарында (Қарулы Күштер, басқа да әскерлер мен әскери құралымдар, сондай-ақ арнаулы мемлекеттік органдар үшін мамандар даярлауды жүзеге асыратын білім беру ұйымдарын қоспағанда) техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға 2026 – 2027 оқу жылына арналған мемлекеттік білім беру тапсырысы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік бағдарламалардың әкімшісі: Қазақстан Республикасының Оқу-ағарту министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8494,51 +8807,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылына 1 маманды даярлауға жан басына шаққандағы қаржыландыру нормативі (мың теңге)</w:t>
+Жылына 1 маманды даярлауға жан басына шаққандағы қаржыландыру нормативі (теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8644,51 +8957,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -8770,51 +9083,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -8896,51 +9209,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9022,51 +9335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-464,4</w:t>
+406 229</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9313,51 +9626,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9439,51 +9752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9565,51 +9878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9619,123 +9932,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0710100 Химиялық технология және өндіріс (түрлері бойынша)</w:t>
-[...71 lines deleted...]
-484,9</w:t>
+07110100 Химиялық технология және өндіріс (түрлері бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9817,51 +10130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -9943,51 +10256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10033,87 +10346,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -10195,51 +10508,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-484,9</w:t>
+484 619</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10304,87 +10617,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...35 lines deleted...]
-484,9</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+436 714</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10487,70 +10800,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бюджеттік бағдарламалардың әкімшісі: Қазақстан Республикасы Мәдениет және ақпарат министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10563,177 +10874,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Мамандықтар топтарының атауы</w:t>
+Мамандықтар топтарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...19 lines deleted...]
-              <w:t>тапсырысы</w:t>
+Күндізгі оқуға мемлекеттік білім беру тапсырысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="23"/>
-[...38 lines deleted...]
-          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оқу жылында 1 маманды оқытуға жұмсалатын орташа шығыстар (мың теңге)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -12111,119 +12370,105 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>