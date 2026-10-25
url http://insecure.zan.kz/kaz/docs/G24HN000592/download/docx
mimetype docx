--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d23bf62" w14:textId="d23bf62">
+    <w:p w14:paraId="a79841d" w14:textId="a79841d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік тапсырысты орындайтын мемлекеттік ғылыми ұйымдардың және мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ғылыми қызметкерлеріне еңбекақы төлеу қағидаларын бекіту туралы</w:t>
+        <w:t>Мемлекеттік тапсырысты орындайтын немесе бюджет қаражаты есебінен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің м.а. 2024 жылғы 25 желтоқсандағы № 592 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Мемлекеттік тапсырысты орындайтын мемлекеттік ғылыми ұйымдардың және мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ғылыми қызметкерлеріне еңбекақы төлеу </w:t>
+      1. Қоса беріліп отырған Мемлекеттік тапсырысты орындайтын немесе бюджет қаражаты есебінен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілсін. </w:t>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 04.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ғылым және жоғары білім министрлігінің Ғылым комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -524,878 +624,1314 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ғылым және жоғары</w:t>
+              <w:t>Ғылым және жоғары білім</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>білім министрінің</w:t>
+              <w:t>министрінің міндетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>атқарушының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2024 жылғы 25 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 592 бұйрығына</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>№ 592 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік тапсырысты орындайтын мемлекеттік ғылыми ұйымдардың және мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ғылыми қызметкерлеріне еңбекақы төлеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік тапсырысты орындайтын немесе бюджет қаражаты есебінен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалары жаңа редакцияда – ҚР Ғылым және жоғары білім министрінің 20.02.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 04.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 70</w:t>
+        <w:t>№ 424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік тапсырысты орындайтын мемлекеттік ғылыми ұйымдардың және мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының ғылыми қызметкерлеріне еңбекақы төлеу қағидалары (бұдан әрі – Қағидалар) "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 28-бабының </w:t>
+      1. Осы Мемлекеттік тапсырысты орындайтын немесе бюджет қаражаты есебінен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидалары (бұдан әрі – Қағидалар) "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 28-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасы Ғылым және жоғары білім министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2022 жылғы 19 тамыздағы № 580 қаулысымен бекітілген Қазақстан Республикасы Ғылым және жоғары білім министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>148-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z59" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Осы Қағидалар мемлекеттік ғылыми ұйымдардың және тапсырысты орындайтын мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының, сондай-ақ мемлекеттік ғылыми қызметкерлерінің еңбегіне ақы төлеуді регламенттейді.</w:t>
+      2. Осы Қағидалар мемлекеттік тапсырысты орындайтын немесе бюджет қаражаты есебінен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің (бұдан әрі – ұйымдар) ғылыми қызметкерлеріне еңбекақы төлеуді регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z60" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беретін акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі ғылыми ұйымдар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі заңды тұлғаларға дауыс беретін акцияларының (жарғылық капиталдағы қатысу үлестерінің) елу және одан да көп пайызы тікелей немесе жанама түрде тиесілі ғылыми ұйымдар мемлекеттік ғылыми ұйымдарға теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ғылыми қызметкер – ғылыми ұйымдарда, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында немесе ұйымның ғылыми бөлімшелерінде жұмыс істейтін, жоғары білімі бар, ғылыми және (немесе) ғылыми-техникалық қызмет нәтижесіне қол жеткізетін және оны іске асыратын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ғылым кандидаты, ғылым докторы – ізденушілердің диссертациялар қорғауы негізінде берілген ғылыми дәрежелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғылым саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ғылым және ғылыми-техникалық қызмет саласында салааралық үйлестіру мен басшылықты жүзеге асыратын мемлекеттік орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қауымдастырылған профессор (доцент), профессор – уәкілетті орган беретін ғылыми атақтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лауазымдық жалақы (бұдан әрі – ЛЖ) – лауазымдық мөлшерлемені, атағы мен ғылыми дәрежесі үшін үстемеақыларды, күнтізбелік ай үшін өтемақыны, ынталандырушы және өзге де төлемдерді қамтитын ғылыми қызметкердің еңбегіне ақы төлеу мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі ғылыми ұйымдар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы мемлекетке тиесілі заңды тұлғаларға дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан көп пайызы тікелей не жанама түрде тиесілі ғылыми ұйымдар мемлекеттік ғылыми ұйымдарға теңестірілген ғылыми ұйымдар болып табылады. </w:t>
+      6) лауазымдық ставка (бұдан әрі – ЛС) – жұмыс өтіліне және жұмыс уақытын әзірлеуді ескере отырып, күнтізбелік айдағы ғылыми қызметкердің біліктілігіне сәйкестігіне байланысты белгіленген еңбекақы мөлшері. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z61" w:id="11"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік ұйымдардың ғылыми қызметкерлерінің жалақысын төлеу мемлекеттік тапсырысты орындау кезінде еңбекақы төлеуге бекітілген бюджет шегінде жүргізіледі.</w:t>
+      7) мемлекеттік тапсырыс – базалық, гранттық және бағдарламалық-нысаналы қаржыландыру, іргелі ғылыми зерттеулерді ғылыми-техникалық қамтамасыз етуді қаржыландыруды және ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін коммерцияландырды жүзеге асыратын ғылыми ұйымдарды қаржыландыру нысанында бюджет қаражаты есебінен қаржыландырылатын ғылыми-зерттеу жұмыстарын орындауға арналған шарт негізінде ғылыми және (немесе) ғылыми-техникалық қызмет субъектісіне уәкілетті органның және (немесе) салалық уәкілетті органдардың тапсырысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Лауазымдық жалақы төмендегі формула бойынша есептеледі:</w:t>
+       8) философия докторы (PhD), бейіні бойынша доктор – ғылыми-педагогикалық бағыт немесе кәсіптік қызметтің тиісті саласы бойынша докторантура бағдарламасын меңгерген және Қазақстан Республикасында немесе оның шегінен тысқары жерлерде диссертация қорғаған, Қазақстан Республикасының заңнамасында белгіленген тәртіппен танылған адамдарға берілетін дәрежелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z65" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ұйымдардың ғылыми қызметкерлеріне жалақы төлеу мемлекеттік тапсырысты орындау кезінде еңбекақы төлеуге бекітілген бюджет шегінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік тапсырысты орындайтын немесе бюджет қаражаты есебінен қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ғылыми және (немесе) ғылыми-техникалық қызметті базалық қаржыландыру кезінде мемлекеттік бюджеттен ғылыми зерттеулер жүргізуге арналған мемлекеттік тапсырысты орындайтын ұйымдардың ғылыми қызметкерлеріне (жетекші ғалымдарды қоспағанда) еңбекақы төлеу базалық ставка негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.  Лауазымдық жалақы төмендегі формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЛЖ = ЛМ х Кп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z66" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z67" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЛМ – формула бойынша есептелетін лауазымдық мөлшерлеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z68" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЛМ = Сбаз х Клж,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z69" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сбаз – базалық мөлшерлеме 190 000 теңгеге;</w:t>
+      Сбаз – базалық мөлшерлеме 190 000 (жүз тоқсан мың) теңгеге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z70" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Клж – осы қағидаларға </w:t>
+      Лак – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік ұйымдарының ғылыми қызметкерлерінің лауазымдық жалақыларын есептеу үшін коэффициент;</w:t>
+        <w:t xml:space="preserve"> сәйкес ұйымдардың ғылыми қызметкерлерінің лауазымдық айлықақыларын есептеуге арналған коэффициент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кт = Ктүр х Ктип х Кбас,</w:t>
+      Тк – мынадай коэффициенттердің көбейтіндісі болып табылатын түзету коэффициенті:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z73" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тк = Ктк х Қтк х Жк х Қжетк,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z74" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ктүр – жүргізілетін зерттеулер түрі бойынша коэффициент: іргелі зерттеулер үшін – 1.0, қолданбалы зерттеулер үшін – 1,15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z75" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ктип – қаржыландыру типі бойынша коэффициент: гранттық – 2,0, бағдарламалық-нысаналы қаржыландыру – 2,15, іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру – 0,67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z76" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кбас – жобаларды басқарудың өсу коэффициенті: басшы үшін – 1,25, орындаушы үшін – 1,0.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z77" w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ұйымдардың ғылыми қызметкерлеріне еңбекақы төлеу қолданыстағы заңнама нормаларына сәйкес тиісті жылға арналған еңбекақы төлеудің белгіленген бюджеті (еңбекақы төлеу қоры) шеңберінде жасалған шарттарға сай жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Мемлекеттік ұйымдардың ғылыми қызметкерінің жалақысы біліктілігіне, орындалатын жұмыстың күрделілігіне, жұмсалған еңбектің саны мен сапасына байланысты болады. </w:t>
+      8. Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жетістіктері бар ғылыми қызметкерлерге осы Қағидаларға сәйкес айқындалған жетістіктер деңгейіне байланысты лауазымдық айлықақысына 1,0-ден 1,5-ке дейінгі мөлшерде ғылыми қызметкердің жетістіктері үшін коэффициент (Қжетк) белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z78" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Мемлекеттік ұйымдардың ғылыми қызметкерлерінің еңбегіне ақы төлеу қолданыстағы заңнама нормаларына сәйкес тиісті жылға белгіленген еңбекақы төлеуге арналған бюджет (еңбекақы төлеу қоры) шеңберінде жасалған шарттарға сәйкес жүргізіледі.</w:t>
+      Ғылыми қызметкердің жетістіктері үшін Қжетк қосымша ақысының сомасы осы Қағидаларда айқындалған ғылыми қызметкер лауазымдық айлықақысының 50 пайызынан аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z79" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Мемлекеттік ұйымдардың лауазымдық айлықақыларына ынталандыру төлемі ғылыми қызметкер орындайтын жұмыстардың сапасы мен қарқындылығына сәйкес бағдарламалар/жобалар басшысының жазбаша өтініші бойынша бұйрықпен ресімделген ұйым басшысының шешімімен белгіленеді және бекітілген еңбекақы қоры шегінде төленеді.</w:t>
+      Қжетк коэффициенті Ғылыми қызметкерлердің жетістіктерін бағалау жөніндегі комиссияның шешімі негізінде ұйым басшысының бұйрығымен белгіленеді және жасалған шарттар мен Қазақстан Республикасының заңнамасына сәйкес тиісті жылға арналған бекітілген еңбекақы төлеу қоры шегінде ғылыми қызметкерлерге еңбекақы төлеу кезінде қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z80" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Еңбек шартында айқындалған еңбекақы төлеу шарттары Қазақстан Республикасының Еңбек Кодексі және еңбек құқығының нормаларын қамтитын өзге де нормативтік құқықтық актілерде, ұжымдық шартта, келісімдерде, жергілікті нормативтік актілерде белгіленген шарттармен салыстырғанда нашарламауы тиіс.</w:t>
+      Осы тармақтың қолданысы іргелі ғылыми зерттеулерді жүзеге асыруға қаржыландыру алатын ғылыми ұйымдардың ғылыми қызметкерлеріне қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z81" w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Ғылыми қызметкердің жетістіктерінің деңгейі (1-ден 5-ке дейін) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ғылыми қызметкердің жетістіктерін бағалау көрсеткіштері бойынша есептелген балдардың түпкілікті саны негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мемлекеттік ұйымдардың ғылыми қызметкерлеріне негізгі жұмыс орны бойынша осы бұйрыққа 3-қосымшаға сәйкес тиісті диплом немесе білім туралы құжатты тану туралы куәлік болған кезде ай сайынғы қосымша ақы белгіленеді.</w:t>
+      Балдардың түпкілікті саны тиісті құжаттармен расталған әрбір көрсеткіш бойынша балдарды қосу арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z82" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Ғылыми қызметкерлердің жетістіктерін бағалау жөніндегі комиссия ұсынылған мәліметтердің сенімділігін және растаушы құжаттардың белгіленген талаптарға сәйкестігін тексеруді жүзеге асырады, ғылыми қызметкердің жетістіктер деңгейін береді, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша бағалау парағын ресімдейді және оны ұйым басшысына бекітуге енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Қосымша төлемдерді қоса алғанда, жалақы жұмыс берушінің жұмыс уақытын есепке алу жөніндегі құжаттарында ескерілген нақты жұмыс істеген уақыты үшін төленеді.</w:t>
+      11. Ғылыми қызметкердің жетістіктер деңгейі ұйым басшысының бұйрығымен жылына бір реттен жиі емес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z83" w:id="33"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жобаны немесе бағдарламаны іске асыру барысында ғылыми қызметкердің жетістіктер деңгейі артқан жағдайда, Қжетк ғылыми жетекшінің шешімімен тек тиісті жылға арналған еңбекақы төлеудің белгіленген бюджеті (еңбекақы төлеу қоры) шеңберінде ғана ұлғайтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Қоса атқаратын, сондай-ақ толық емес жұмыс күні немесе толық емес жұмыс аптасы жағдайларында жұмыс істейтін мемлекеттік ұйымдардың ғылыми қызметкерлерінің еңбегіне ақы төлеу жұмыс істеген уақытына барабар не орындалған жұмыс көлеміне қарай жүргізіледі. Негізгі жұмыс бойынша лауазымға және қоса атқаратын жұмыс туралы еңбек шарты бойынша алмастыратын лауазымға қатысты жалақының мөлшерін айқындау қолданыстағы заңнамаға, оның ішінде Қазақстан Республикасының Әлеуметтік </w:t>
+      12. Ұйымдардың негізгі жұмыс орны бойынша ғылыми қызметкерлеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кодексіне</w:t>
+        <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес бағдарламалар/жобалар басшысының ұсынуы бойынша әрбір лауазым бойынша бөлек жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес тиісті дипломы немесе білімі туралы құжатты тану туралы куәлігі болған кезде ай сайынғы қосымша ақы белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ұйымдардың ғылыми қызметкерлерінің жалақысы, қосымша ақыларды қоса алғанда, жұмыс берушінің жұмыс уақытын есепке алу жөніндегі құжаттарында ескерілген нақты жұмыс істеген уақыты үшін төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Гранттық қаржыландыру жобалары және бағдарламалық-нысаналы қаржыландыру шеңберіндегі нысаналы бағдарламалар шегінде жұмыстарды орындау үшін лауазымдарды қоса атқарғаны немесе қызмет көрсету аймағын кеңейткені үшін ғылыми қызметкерге төленетін қосымша ақылардың жиынтық мөлшері осы Қағидалардың 7-тармағына сәйкес есептелген лауазымдық айлықақының 50%-ынан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми қызметкердің қалыпты ұзақтығы шегіндегі ескерілген жұмыс уақыты жұмыс түрлері мен қаржыландыру көздері арасында бөлінеді. Мұндай жағдайларда гранттық қаржыландыру жобасының немесе бағдарламалық-нысаналы қаржыландыру шеңберіндегі нысаналы бағдарламаның қаражаты есебінен еңбекақы төлеу мөлшері (Т) мынадай формула бойынша айқындалады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т = Ү х ЛА,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ү – ұйым басшысының бұйрығына сәйкес жобаны немесе бағдарламаны орындауға жұмсалатын жұмыс уақытының қалыпты ұзақтығынан жұмыс уақытының үлесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қоса атқаратын жұмыс бойынша, сондай-ақ толық емес жұмыс күні немесе толық емес жұмыс аптасы жағдайында жұмыс істейтін ұйымдардың ғылыми қызметкерлеріне еңбекақы төлеу нақты жұмыс істеген уақытына пропорционалды түрде немесе орындалған жұмыс көлеміне байланысты жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі жұмыс орны бойынша лауазымға және қоса атқаратын жұмыс туралы еңбек шарты бойынша атқарылатын лауазымға қатысты жалақы мөлшерін айқындау қолданыстағы заңнамаға сәйкес бағдарламалар/жобалар жетекшісінің ұсынуы бойынша әрбір лауазым бойынша бөлек жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ғылыми жобаның тиімді орындалуын қамтамасыз ету және түпкілікті нәтижелеріне қол жеткізу мақсатында бағдарламалардың/жобаның ғылыми жетекшісі күнтізбелік жылға арналған бекітілген еңбекақы төлеу қоры шеңберінде бағдарламалардың/жобаның зерттеу тобы орындаушыларының арасында еңбекақы төлеу қаражатын қайта бөледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z84" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Еңбек шартының талаптарымен және (немесе) жұмыс берушінің актісімен толық емес жұмыс күні немесе оны толық жүктеме болмаған кезде, сондай-ақ уақытша немесе біржолғы сипаттағы жұмыстарға ақы төлеу үшін нақты орындалған жұмыстар үшін сағат бойынша еңбекақы белгіленуі мүмкін. </w:t>
-[...39 lines deleted...]
-      15. Осы Қағидалардың </w:t>
+      17. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес келетін, іргелі ғылыми зерттеулерді жүзеге асыратын гранттық, бағдарламалық-нысаналы қаржыландыру және ғылыми ұйымдарды қаржыландыру нысанында бюджет қаражаты есебінен қаржыландырылатын ұйымдар үшін осы Қағидалар осы Қағидалардың қолданысы енгізіле бастағаннан бастап жарияланған конкурстық рәсімдердің нәтижелері бойынша ғылыми-зерттеу жұмыстарын орындауға арналған міндеттемелер бойынша туындаған қатынастарға қолданылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес келетін, гранттық, бағдарламалық-нысаналы қаржыландыру және іргелі ғылыми зерттеулерді жүзеге асыратын ұйымдарды қаржыландыру нысанында бюджет қаражаты есебінен қаржыландырылатын ұйымдар үшін осы Қағидалар осы Қағидалар қолданысқа енгізілген сәттен бастап жарияланған конкурстық рәсімдердің нәтижелері бойынша ғылыми-зерттеу жұмыстарын орындау жөніндегі міндеттемелер бойынша туындаған қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1431,264 +1967,268 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік тапсырысты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орындайтын мемлекеттік</w:t>
+              <w:t>қаражаты есебінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми ұйымдардың және</w:t>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жоғары және</w:t>
-[...64 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z88" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік ұйымдардың ғылыми қызметкерлері  лауазымдарының сыныптауышы</w:t>
+        <w:t xml:space="preserve"> Ғылыми қызметкерлердің лауазымдарын жіктеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Сынып </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Лауазым атауы </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазым атауы*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1720,52 +2260,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Бас ғылыми қызметкер, профессор, меңгеруші инженер, бөлім меңгерушісі </w:t>
+              <w:t>
+Бас ғылыми қызметкер, профессор, зертхана меңгерушісі, бөлім меңгерушісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1798,51 +2338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетекші ғылыми қызметкер, қауымдастырылған профессор (доцент) қауымдастырылған профессор (доцент)</w:t>
+Жетекші ғылыми қызметкер, қауымдастырылған профессор (доцент)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1952,51 +2492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми қызметкер, жетекші инженер</w:t>
+ Ғылыми қызметкер, жетекші инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2028,253 +2568,229 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Кіші ғылыми қызметкер </w:t>
+              <w:t>
+Кіші ғылыми қызметкер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарапшы, инженер, аға зертханашы</w:t>
+Сарапшы, инженер, аға лаборант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зертханашы, техник, ассистент, кеңесші</w:t>
-[...41 lines deleted...]
-Ескертпе*: ұйымдардың басшыларына осы сыныптамада көрсетілген лауазымдардың атауларына қызмет ерекшелігін сипаттайтын арнаулы қосымша атауларды қолдануға, сондай-ақ функционалдық міндеттерін негізге ала отырып, лауазымдардың өзге де атауларын теңестіруге құқық беріледі.</w:t>
+Лаборант, техник, ассистент, консультант</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту:* Ұйым жетекшілеріне осы жіктеуде көрсетілген лауазым атауларына қызметтің ерекшелігін сипаттайтын арнайы қосымша атаулар қолдануға, сондай-ақ функционалдық міндеттерді ескере отырып басқа лауазым атауларын теңестіруге құқық беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2310,176 +2826,176 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік тапсырысты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орындайтын мемлекеттік</w:t>
+              <w:t>қаражаты есебінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми ұйымдардың және</w:t>
-[...64 lines deleted...]
-              <w:t>еңбекақы төлеу қағидаларына</w:t>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік ұйымдардың ғылыми қызметкерлерінің лауазымдық жалақыларын есептеуге арналған коэффициенттер</w:t>
+        <w:t xml:space="preserve"> Ғылыми қызметкерлердің лауазымдық айлықақыларын есептеу коэффициенттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -2489,489 +3005,515 @@
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Сынып</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Мамандығы бойынша жұмыс өтілі (жылдар бойынша)</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы бойынша жұмыс өтілі (жылдар бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 0-1</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 1-2</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 2-3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 3-5</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 5-7</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 7-10</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 10-13</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 13-16</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 16-20</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 20-25</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20-25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> 25-тен жоғары</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25-тен жоғары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6071,176 +6613,863 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік тапсырысты</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орындайтын мемлекеттік</w:t>
+              <w:t>қаражаты есебінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғылыми ұйымдардың және</w:t>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік жоғары және</w:t>
-[...64 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>3- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды базалық қаржыландыру және қаржыландыру шеңберінде немесе гранттық және бағдарламалық-нысаналы қаржыландыру жобалары бойынша бекітілген сомалар шегінде, ғылыми-зерттеу жұмыстарын жүзеге асыратын мемлекеттік ғылыми ұйымдардың ғылыми қызметкерлерінің атағы мен ғылыми дәрежесі үшін қосымша ақы</w:t>
+        <w:t xml:space="preserve"> Ғылыми қызыметкердің жетістіктері үшін коэфициенттер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми қызыметкердің жетістік деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кжет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төртінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бесінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тапсырысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаты есебінен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғылыми қызметкердің жетістіктерін бағалау шкаласы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6253,591 +7482,18090 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылым кандидаттарына, философия докторларына (PhD), бейіні бойынша докторларға</w:t>
-[...90 lines deleted...]
-Көрсетілген қосымша ақы гранттық және бағдарламалық-нысаналы қаржыландыру жобалары бойынша базалық қаржыландыру және іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру шеңберінде ғылыми-зерттеу жұмыстарын жүзеге асыратын ғылыми қызметкерлерге, сондай-ақ мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында немесе дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайызынан астамы мемлекетке тиесілі жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында немесе мемлекеттік білім беру тапсырысы орналастырылған жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында ғылыми-педагогикалық қызметті жүзеге асыратын, Қазақстан Республикасының азаматтары болып табылатын педагогтерге біліктілігі жоғары ғылыми кадрларды аттестаттау саласындағы уәкілетті орган берген тиісті диплом немесе білімі туралы құжатты тану туралы куәлік болған кезде белгіленеді және негізгі жұмыс орны бойынша төленеді.</w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баллдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылым докторларына</w:t>
-[...50 lines deleted...]
-          <w:p/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдап алынған ғылыми бағыт бойынша ғылыми нәтижелер (соңғы 5 жылда жарияланған төртеуден аспайтын, n – жарияланым/патент авторларының саны):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылым кандидаты, философия докторы (PhD) және бейіні бойынша доктор ғылыми дәрежесі бар қауымдастырылған профессорларға (доценттерге)</w:t>
-[...68 lines deleted...]
-          <w:p/>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Уэб оф Сайнс) дерекқорында индекстелетін журналдардағы ғылыми жарияланымдар:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылым докторы ғылыми дәрежесі бар қауымдастырылған профессорларға (доценттерге)</w:t>
-[...68 lines deleted...]
-          <w:p/>
+1.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Science (Саенс) немесе Nature (Нэйчер) журналындағы мақала:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор және ғылым докторы ғылыми дәрежесі бар профессорларға</w:t>
-[...68 lines deleted...]
-          <w:p/>
+1.1.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған бірінші автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Publication Forum (Пабликейшн Форум) (бұдан әрі - JUFO) журналдар рейтингісінің 1-деңгейіне және импакт-факторы бойынша бірінші (Q1) немесе екінші (Q2) квартильге кіретін журналдағы мақала немесе шолу ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда; бір жыл ішінде ашық қолжетімділікте 2000-нан астам мақала мен шолу жариялаған журналдарды қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JUFO-ның 1-деңгейіне кіретін және Arts and Humanities Citation Index (Арт энд Хьюманитис Цитэйшэн Индекс) дерекқорында индекстелетін журналдағы мақала немесе шолу (тек "Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін; бір жыл ішінде ашық қолжетімділікте 2000-нан астам мақала мен шолу жариялаған журналдарды қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JUFO-ның 1-деңгейіне кіретін басқа журналдағы мақала:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импакт-факторы бойынша бірінші (Q1), екінші (Q2) немесе үшінші (Q3) квартильге кіретін журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Arts and Humanities Citation Index (Арт энд Хьюманитис Цитэйшэн Индекс) дерекқорында индекстелетін журналдағы мақала немесе шолу (тек "Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импакт-факторы бойынша бірінші (Q1) немесе екінші (Q2) квартильге және ғылым саласындағы уәкілетті органның ғылыми басылымдар тізбесінің 1-тізіміне кіретін отандық журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Импакт-факторы бойынша төртінші (Q4) квартильге кіретін журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Уэб оф Сайнс) дерекқорында индекстелетін басқа журналдағы мақала (тек "Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Уэб оф Сайнс) дерекқорында индекстелетін басқа журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Уэб оф Сайнс) және (немесе) Scopus (Скопус) дерекқорында индекстелетін және JUFO-ның 2-деңгейіне немесе 3-деңгейіне кіретін журналдағы мақала немесе шолу:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Научные публикации в журналах, индексируемых в базе данных Scopus (Скопус):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+CiteScore (СайтСкор) бойынша бірінші (Q1) немесе екінші (Q2) квартильге және ғылым саласындағы уәкілетті органның ғылыми басылымдар тізбесінің 1-тізіміне кіретін отандық журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JUFO-ның 1-деңгейіне және CiteScore (СайтСкор) бойынша бірінші (Q1) немесе екінші (Q2) квартильге кіретін журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болым табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JUFO-ның 1-деңгейіне кіретін басқа журналдағы мақала (тек "Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+JUFO-ның 1-деңгейіне кіретін басқа журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scopus (Скопус) дерекқорында индекстелетін басқа журналдағы мақала (тек "Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Scopus (Скопус) дерекқорында индекстелетін басқа журналдағы мақала ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары цитаталанатын мақалалар ("Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда; бірінші жарияланғаннан кейін 1 жылдан астам уақыт өтті; Scopus (Скопус) дерекқорына сәйкес өз-өзіне сілтеме жасау үлесі 50%-дан аспайды):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Уэб оф Сайнс) дерекқорында цитаталар саны бойынша Топ 1%-ға кіретін мақала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Web of Science (Уэб оф Сайнс) немесе Scopus (Скопус) дерекқорында цитаталар саны бойынша Топ 10%-ға кіретін мақала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым саласындағы уәкілетті орган ұсынған отандық журналдардағы ғылыми жарияланымдар::</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми басылымдар тізбесінің 1-тізіміне кіретін журналдағы мақала (тек "Гуманитарлық ғылымдар және өнер", "Әлеуметтік ғылымдар" немесе "Әскери ғылымдар және ұлттық қауіпсіздік" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми басылымдар тізбесінің 1-тізіміне кіретін журналдағы мақала ("Гуманитарлық ғылымдар және өнер", "Әлеуметтік ғылымдар" немесе "Әскери ғылымдар және ұлттық қауіпсіздік" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлерді қоспағанда):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми басылымдар тізбесінің 2-тізіміне кіретін журналдағы мақала:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Elsevier (Елсивиэр), Brill (Брилл), CRC Press (СРС Прес), DeGruyter (ДэГрютер), Edward Elgar Publishing (Едвард Елгар Паблишинг), John Wiley &amp; Sons (Джон Уилэй энд Сонс), McGraw Hill (МакГроу Хил), Palgrave Macmillan (Палгрэйв Макмиллан), Peter Lang (Питер Ланг), Prentice Hall (Прентис Холл), Routledge (Роутлэдж), Sage Publications (Сэйдж Пабликэйшнс), Springer Nature (Спрингер Нэйчер), Taylor and Francis (Тэйлор энд Фрэнсис), Wolters Kluwer (Уолтэрс Клууэр) баспасынан немесе Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) немесе US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс) бас рейтингісінің топ-100-іне кіретін ЖОООБҰ баспасынан жарық көрген монография:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава в монографии, опубликованной издательством Elsevier (Елсивиэр), Brill (Брилл), CRC Press (СРС Прес), DeGruyter (ДэГрютер), Edward Elgar Publishing (Едвард Елгар Паблишинг), John Wiley &amp; Sons (Джон Уилэй энд Сонс), McGraw Hill (МакГроу Хил), Palgrave Macmillan (Палгрэйв Макмиллан), Peter Lang (Питер Ланг), Prentice Hall (Прентис Холл), Routledge (Роутлэдж), Sage Publications (Сэйдж Пабликэйшнс) , Springer Nature (Спрингер Нэйчер), Taylor and Francis (Тэйлор энд Фрэнсис), Wolters Kluwer (Уолтэрс Клууэр) или издательством ОВПО, входящего в топ-100 генерального рейтинга Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) или US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отандық баспадан жарық көрген монография (екі ғылым докторының, профессор ғылыми атағы бар тұлғалардың рецензиялары болған кезде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа баспадан жарық көрген монография (екі ғылым докторының, профессор ғылыми атағы бар тұлғалардың және (немесе) Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) немесе US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс) бас халықаралық рейтингілерінің Топ-200-іне кіретін университеттерден штаттық профессорлардың рецензиялары болған кезде):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қорғау құжаты, оны берген:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АҚШ, Еуропалық одақ немесе Жапонияның патенттік ведомствосы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Халықаралық немесе шетелдік патенттік ұйым:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының патенттік ведомствосы (артықшылықтары JUFO-ның 2-деңгейіне немесе 3-деңгейіне кіретін журналда жарияланған мақалада дәлелденген өнертабысқа патент):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының патенттік ведомствосы (артықшылықтары JUFO-ның 1-деңгейіне кіретін журналда жарияланған мақалада дәлелденген өнертабысқа патент):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының патенттік ведомствосы (артықшылықтары ғылыми басылымдар тізбесінің 1-тізіміне кіретін отандық журналда жарияланған мақалада дәлелденген өнертабысқа патент):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының патенттік ведомствосы (өнертабысқа патент):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының патенттік ведомствосы (өнертабысқа патент):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының патенттік ведомствосы (авторлық куәлік, тек "Гуманитарлық ғылымдар және өнер" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жалғыз автор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым саласындағы уәкілетті орган ұсынған, оның ішінде "Құпия" деген белгімен немесе "Қызмет бабында пайдалану үшін" деген белгімен шығарылатын журналдағы мақала (тек "Әскери ғылымдар және ұлттық қауіпсіздік" негізгі ғылыми бағыты болып табылатын ғылыми қызметкерлер үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хат-хабар алмасуға арналған автор, бірінші немесе жалғыз автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.11.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосалқы автор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Талдап алынған ғылыми бағыт бойынша соңғы 5 жылда импакт-факторы бойынша алғашқы үш квартильге (Q1-Q3) немесе Web of Science дерекқорындағы Arts and Humanities Citation Index-ке кіретін, не Scopus дерекқорындағы CiteScore бойынша процентилі 50-ден кем емес журналда жарияланған, Academic Ranking of World Universities, Times Higher Education немесе US News Best Global Universities Rankings бас рейтингісінің алғашқы 500 (бес жүз) қатарына кіретін шетелдік университеттің профессорымен қосалқы авторлықта жарияланған кемінде бір мақаланың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+≤5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда ЖОООБҰ-да Еуропалық кредиттерді аудару және жинақтау жүйесі бойынша жиынтық көлемі кемінде 3 болатын кемінде бір пәнді немесе бірнеше пәнді оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда Қазақстан Республикасында философия докторы (PhD) немесе бейіні бойынша доктор дәрежесі берілген кадрларды даярлау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалғыз отандық ғылыми консультант ретінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Екі немесе одан да көп отандық ғылыми консультанттың бірі ретінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда өндіріске енгізілген ғылыми және ғылыми-техникалық қызметтің расталған нәтижелері, бірақ екі нәтижеден аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми-техникалық өнімді (жаңа технологияларды, әдістемелерді, бағдарламалық қамтылымды, техникалық құжаттаманы, проблемаларды шешуге арналған ұсынымдарды, ғылыми-техникалық, тәжірибелік-конструкторлық және тәжірибелік-өнеркәсіптік әзірлемелерді, географиялық, геологиялық, сейсмикалық және басқа да карталарды, жаңа материалдарды, заттарды, жабдықтарды, препараттарды, құралдарды, емдеу хаттамаларын және басқаларды) пайдалануға арналған лицензиялық шарт (екіден аспайды) (n – авторлардың саны).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10/n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іргелі немесе қолданбалы зерттеулер нәтижелерін мемлекеттік басқаруға, ғылыми кадрларды даярлауға, оқу процесіне, жедел, қызметтік-жауынгірлік қызметке енгізу актісі (екіден аспайды) (n – авторлардың саны).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5/n</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
+      Ескертпелер:</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t>
+      1. 1-көрсеткіш бойынша ғылыми қызметкер ең жоғары балдарды беретін төртеуден аспайтын жарияланымның шығу деректерін көрсетеді (n – авторлардың санын есепке ала отырып). Халықаралық журналдардағы мақалалар үшін ғылыми қызметкер атауын (жарияланым тілінде), жарияланған жылын, Digital Object Identifier (DOI) (Диджитал Обжэкт Идентифайер, ДОЙ), не Web of Science (Уэб оф сайнс) дерекқорындағы Accession Number (Аксесшн Намбер) немесе Scopus (Скопус) дерекқорындағы Electronic identifier (Электроник Идентифаер) көрсетеді, сондай-ақ Portable Document Format (PDF) (Портабл Документ Формат, ПДФ) форматындағы оттискіні қоса береді.1.1-1.4 және 2-тармақтардың көрсеткіштері үшін журнал Web of Science (Уэб оф сайнс) дерекқорында импакт-факторы бойынша тиісті квартильге кіретін не Scopus (Скопус) дерекқорында CiteScore бойынша тиісті процентилі бар санат көрсетіледі.</w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тиісті дерекқорларда бар, мақала (article) (артикль) немесе шолу (review) (ревью) деген тиісті типі бар, оларда ғылыми қызметкердің аффилиациясы ретінде қазақстандық ұйым немесе Қазақстан Республикасы көрсетілген жарияланымдар ғана есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылым саласындағы уәкілетті орган ұсынған журналдардағы жарияланымдар үшін ғылыми қызметкер олардың атауын (жарияланым тілінде), жарияланған жылын, DOI немесе URL мекенжайын көрсетеді, сондай-ақ Portable Document Format (PDF) (Портабл Документ Формат, ПДФ) форматындағы оттискілерді қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Монографиялар мен олардағы тараулар үшін атаулары, жарияланған жылдары, баспалардың атаулары, International Standard Book Number (ISBN) (Интернэйшнал Стандарт Бук Намбер, АйЭсБиЭн), DOI және URL мекенжайлары келтіріледі, сондай-ақ растайтын скриншоттар немесе бейнежазбалар қоса беріледі. Монографияларға арналған DOI және URL мекенжайлары баспаның ресми веб-сайтындағы қысқаша сипаттамасы, мазмұны және монографияны қайдан сатып алуға немесе оқуға болатыны туралы ақпараты бар веб-парақшаны ашуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.6-1.7 және 2-тармақтардың көрсеткіштері бойынша Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) немесе US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс) бас рейтингісінің топ-100-іне кіретін ЖОО үшін ғылыми қызметкер рейтингінің тиісті парақшасына URL-сілтемені де көрсетеді және оның скриншотын қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми қызметкер екіден аспайтын патентті және (немесе) авторлық куәлікті көрсете алады. Негізгі ғылыми бағыты "Жаратылыстану ғылымдары", "Техникалық ғылымдар", "Медицина ғылымдары және денсаулық сақтау", "Ауыл шаруашылығы және ветеринария ғылымдары" болып табылатын ғылыми қызметкер монографиядағы бірден аспайтын монографияны немесе тарауды көрсете алады..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цитаталар саны бойынша алғашқы 1% және алғашқы 10% қатарына кіретін мақалалар олар алғаш жарияланғаннан кейін (күні көрсетілсін) кемінде 1 жыл өткен жағдайда ғана есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаратылыстану ғылымдары, техникалық ғылымдар (инжиниринг және технологиялар), медицина ғылымдары және денсаулық сақтау, ауыл шаруашылығы және ветеринария ғылымдары бойынша Web of Science (Уэб оф Сайнс) және Scopus (Скопус) дерекқорларында цитаталар саны бойынша алғашқы 1% және алғашқы 10% қатарына кіретін мақалалардың тізімдері уәкілетті органның ақпараттық жүйесінде жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.8 және 1.9-көрсеткіштер бойынша ғылыми қызметкер екі рецензенттің тегін, атын және әкесінің атын (бар болса), ғылыми дәрежелерін және (немесе) атақтарын, не олардың лауазымдары мен жұмыс орындарын (университеттердің атауын) да көрсетеді, сондай-ақ тиісті рецензиялардың көшірмелерін қоса береді. Бас халықаралық рейтингілердің алғашқы 200 (бес жүз) қатарына кіретін университеттердің штаттық профессорлары болып табылатын рецензенттер үшін ғылыми қызметкер рейтингінің тиісті парақшасына URL-сілтемені де көрсетеді және оның скриншотын қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.10-көрсеткіш бойынша ғылыми қызметкер қорғау құжатының атауын, нөмірін және берілген жылын, патенттеу елін (өңірін) көрсетеді және оның көшірмесін қоса береді. 1.10.3, 1.10.4 және 1.10.5-көрсеткіштер бойынша ғылыми қызметкер патенттелген өнертабыстың артықшылықтары дәлелденген мақаланың атауын (жарияланым тілінде), жарияланған жылын, Digital Object Identifier (DOI) (Диджитал Обжэкт Идентифайер, ДОЙ), не Web of Science (Уэб оф сайнс) дерекқорындағы Accession Number (Аксесшн Намбер) немесе Scopus (Скопус) дерекқорындағы Electronic identifier (Электроник Идентифаер) қосымша көрсетеді, сондай-ақ Portable Document Format (PDF) (Портабл Документ Формат, ПДФ) форматындағы оттискіні қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. 2-көрсеткіш бойынша ғылыми қызметкер мақаланың (дерекқордағы типі – мақала/article) атауын, жарияланған жылын, DOI-ін, не Web of Science-тегі Accession Number-ін немесе Scopus-тағы EID-ін, профессордың тегін, атын, әкесінің атын (бар болса), университеттің атауын, рейтингтің атауын және рейтингтің тиісті парақшасына URL-сілтемені көрсетеді, сондай-ақ оның скриншотын қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. 3-көрсеткіш бойынша ғылыми қызметкер ЖОООБҰ-ның, пәннің атауын және оның Еуропалық кредиттерді аудару және жинақтау жүйесіндегі көлемін, оқыту кезеңін көрсетеді, сондай-ақ үміткердің пәнді оқытуды аяқтағаны туралы ЖОООБҰ-ның бірінші басшысы немесе оның орынбасары куәландырған растауды қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. 4-көрсеткіш бойынша ғылыми қызметкер даярланған шәкірттің тегін, атын және әкесінің атын (бар болса), диплом нөмірін (бар болса), берілген жылын (немесе қорғаған жылын), қорғау туралы хабарландыруға URL-сілтемені, не диссертациялық кеңестің сайтындағы диссертацияға URL-сілтемені, не диссертация қорғау бейнежазбасын көруге арналған URL-сілтемені көрсетеді, сондай-ақ дипломның көшірмесін (не дәреже беру туралы ЖОООБҰ бұйрығының немесе бұйрықтан үзінді көшірменің көшірмесін) қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. 5.1-көрсеткіш бойынша ғылыми қызметкер енгізу актісін алған жылды, әзірленген ғылыми-техникалық өнімнің атауын, әзірлеушілердің санын және олардың тегін, атын, әкесінің атын (бар болса) көрсетеді, сондай-ақ "Ғылыми және (немесе) ғылыми-техникалық қызмет нәтижелерін енгізу (пайдалану) актісінің нысанын және оны келісу қағидаларын бекіту туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2025 жылғы 31 қазандағы № 509 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 37341 болып тіркелген) сәйкес дайындалған енгізу актісінің көшірмесін қоса береді не лицензиялық шарттың нөмірі мен күнін, әзірленген ғылыми-техникалық өнімнің атауын, әзірлеушілердің санын және олардың тегін, атын, әкесінің атын (бар болса) көрсетеді, сондай-ақ Қазақстан Республикасының Патент заңының 14-бабына сәйкес өнеркәсіптік меншіктің қорғалатын объектілерінің мемлекеттік тізілімдерінде тіркелген лицензиялық шарттың көшірмесін қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2-көрсеткіш бойынша ғылыми қызметкер енгізу актісін алған жылды, іргелі немесе қолданбалы зерттеулер нәтижесінің атауын, авторлардың санын және олардың тегін, атын, әкесінің атын (бар болса) көрсетеді, сондай-ақ енгізу актісінің және тиісті ғылыми жарияланымдардың көшірмелерін қоса береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Журналдың квартилі немесе процентилі өтінімде көрсетілген үміткердің ғылым саласына сәйкес келетін санат бойынша жарияланған жылы үшін есепке алынады. Жарияланған жылы деп дерекқорда көрсетілген жыл есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Web of Science дерекқорында индекстелетін жарияланымдар үшін жарияланған жылы деп Early Access Year (ерте қолжетімділік жылы) есептеледі. Квартиль немесе процентиль тиісті дерекқордан алынған скриншотпен расталуы тиіс. Жарияланған жылы үшін квартиль Journal Citation Reports (Джоурнал Ситешйн Репортс) дерекқорынан алынған скриншотпен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      JUFO журналдар рейтингісіндегі деңгей https://jfp.csc.fi/jufoportal сайтына сәйкес жарияланған жылы үшін айқындалады. Егер журнал бағалау жүргізілген күнге 1, 2 немесе 3-деңгейге кірмейтін болса, онда бұл журналдағы жарияланымдар 1.1.2, 1.1.3, 1.1.4, 1.2, 1.3.2, 1.3.3 және 1.3.4-тармақшалар шеңберінде есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды тапсыру сәтінде түрлі бұзушылықтар үшін Scopus дерекқорында индекстелуі тоқтатылған журналдардағы (Elsevier (Елсивиэр) компаниясының ресми сайтындағы Scopus discontinued sources list (Скопус дисконтинюед сорсес лист) тізіміне сәйкес) жарияланымдар есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тапсырысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаты есебінен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғылыми қызметкерлердің жетістіктері деңгейін бағалау шкаласы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылыми қызметкердің жетістік деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғалымның жетістіктерін бағалау шкаласы бойынша балдардың қосындысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 – 34 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+екінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35 – 49 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+үшінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 – 64 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төртінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 – 79 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бесінші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 балл және одан жоғары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тапсырысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаты есебінен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғылыми қызметкердің жетістіктер деңгейін айқындауға арналған бағалау парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №__________ "___" ____________ 20 ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ғылыми қызметкердің тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы, ғылыми дәрежесі, ғылыми атағы, ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми бағыттар сыныптауышының бірінші деңгейіндегі негізгі ғылыми бағыт</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсеткіштер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тармақшаның нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тізбеленген ғылыми бағыт бойынша ғылыми нәтижелер (соңғы 5 жылда жарияланған төртеуден асырмай, n – жарияланым/патент авторларының саны):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-жарияланым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-жарияланым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-жарияланым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-жарияланым</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда таңдалған ғылыми бағыт бойынша Web of Science дерекқорындағы импакт-факторы бойынша алғашқы үш квартильге (Q1-Q3) немесе Arts and Humanities Citation Index-ке кіретін, не Scopus дерекқорындағы CiteScore бойынша процентилі кемінде 50 болатын журналда Academic Ranking of World Universities, Times Higher Education немесе US News Best Global Universities Rankings бас рейтингінің алғашқы 500 (бес жүз) қатарына кіретін шетелдік университеттің профессорымен тең авторлықта жарияланған кемінде бір мақаланың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда ЖЖОӨКБ-да Кредиттерді аудару мен жинақтаудың еуропалық жүйесі бойынша жиынтық көлемі кемінде 3 болатын ең кемі бір пәнді немесе бірнеше пәнді оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда Қазақстан Республикасында философия докторы (PhD) немесе бейіні бойынша доктор дәрежесі берілген кадрларды даярлау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соңғы 5 жылда өндіріске енгізу бойынша ғылыми және ғылыми-техникалық қызметтің расталған нәтижелері, бірақ екі нәтижеден асырмай:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-нәтиже</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-нәтиже</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балдардың ЖИЫНТЫҒЫ (бүтін мәнге дейін дөңгелектеу керек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Балдардың түпкілікті саны Ғылыми қызметкерлердің жетістіктері деңгейін бағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      шкаласына сәйкес ғылыми қызметкер жетістіктерінің _____________ деңгейіне сай </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Растаушы құжаттардың көшірмелері тізімдеме бойынша қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия төрағасы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссия мүшелері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ғылыми нәтижелілік көрсеткіштері бойынша келтірілген мәліметтерді растаймын: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша ақы алушының тегі, аты, әкесінің аты (ол болған жағдайда) жазбаша, қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________ күні</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тапсырысты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орындайтын немесе бюджет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаражаты есебінен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаржыландырылатын ғылыми, ғылыми-техникалық жобалар мен бағдарламаларды іске асыратын ғылыми ұйымдардың, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының және ғылыми және (немесе) ғылыми-техникалық қызметтің өзге де аккредиттелген субъектілерінің ғылыми қызметкерлеріне еңбекақы төлеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Базалық қаржыландыру және іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру шеңберінде немесе гранттық және бағдарламалық-нысаналы қаржыландыру жобалары бойынша бекітілген сомалар шегінде ғылыми-зерттеу жұмыстарын жүзеге асыратын мемлекеттік ұйымдардың ғылыми қызметкерлеріне ғылыми атағы мен ғылыми дәрежесі үшін берілетін қосымша төлемдер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілген қосымша төлем ғылыми-зерттеу жұмыстарын жүргізетін ғылыми қызметкерлерге базалық қаржыландыру және іргелі ғылыми зерттеулерді жүзеге асыратын ғылыми ұйымдарды қаржыландыру шеңберінде немесе гранттық және бағдарламалық-нысаналы жобалар бойынша бекітілген сома шегінде белгіленеді. Сондай-ақ Қазақстан Республикасының азаматтары болып табылатын педагогтерге, мемлекеттік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында немесе жарғылық капиталындағы дауыс беретін акцияларының (қатысу үлестерінің) 50%-нан астамы мемлекетке тиесілі жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында ғылыми-педагогикалық қызметті жүзеге асыратын педагогтерге, сондай-ақ жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында мемлекеттік білім беру тапсырысы орналастырылған жағдайда, жоғары білікті ғылыми кадрларды аттестаттау саласындағы уәкілетті орган берген тиісті дипломы немесе білім туралы құжаттың танылғаны жөніндегі куәлігі болған кезде, төлем негізгі жұмыс орны бойынша жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым докторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ғылым кандидаты дәрежесі бар қауымдастырылған профессор (доцент), философия докторы (PhD) және бейіні бойынша доктор </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым докторы дәрежесі бар қауымдастырылған профессор (доцент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғылым кандидаты дәрежесі бар профессор, философия докторы (PhD), бейіні бойынша доктор және ғылым докторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 АЕК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6858,55 +25586,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7232,31 +25960,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>