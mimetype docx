--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26addc5" w14:textId="26addc5">
+    <w:p w14:paraId="77134d0" w14:textId="77134d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Еңбекті ұйымдастыру және нормалау" кәсіптік стандарттарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 31 желтоқсандағы № 519 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 31 желтоқсандағы № 519 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Кәсіптік біліктілік туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -655,866 +655,1190 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді, ұйымдастыру және нормалау саласындағы ресми және (немесе) бейресми және (немесе) формалды емес білім беруді, біліктілік пен құзыреттілік деңгейін, мазмұнын, сапасын және еңбек жағдайларын ескере отырып, білімге, іскерлікке, дағдыларға, жұмыс тәжірибесіне қойылатын жалпы талаптарды белгілейді, кәсіби қызметтің тиімділігі мен сапасын арттыру мақсатында және кәсіби біліктілікті тану процесінде негіз болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы кәсіптік стандартта мынадай терминдер, анықтамалар мен қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық-коммуникациялық технологиялар – электрондық ақпараттық ресурстармен жұмыс істеу әдістерінің және аппараттық-бағдарламалық кешенді және телекоммуникациялар желісін қолдана отырып жүзеге асырылатын ақпараттық өзара іс-қимыл әдістерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) еңбек жағдайлары – еңбекке ақы төлеу, еңбекті нормалау, еңбек міндеттерін орындау, жұмыс уақыты мен демалыс уақыты режимі жағдайлары, кәсіптерді (лауазымдарды) қоса атқару, қызмет көрсету аймақтарын кеңейту, уақытша болмаған қызметкердің міндеттерін орындау, еңбек қауіпсіздігі және еңбекті қорғау тәртібі, техникалық, өндірістік-тұрмыстық жағдайлар, сондай-ақ тараптардың келісімі бойынша өзге де еңбек жағдайлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еңбек нормалары – еңбек шығындарының өлшемі және техниканың, технологияның, өндірісті және еңбекті ұйымдастырудың қол жеткізілген деңгейіне сәйкес тиісті біліктілігі бар қызметкер үшін белгіленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) еңбек нормаларын ауыстыру және қайта қарау – ұйым мен оның бөлімшелері деңгейінде тиісті бақылауды ұйымдастыруды талап ететін қажетті және заңды процесс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) еңбек өнімділігі – бұл еңбек өнімділігін сипаттайтын сандық көрсеткіш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) еңбек функциясы – еңбек процесінің бір немесе бірнеше міндеттерін шешуге бағытталған өзара байланысты әрекеттер жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) еңбекті нормалау – жұмыскерлердің нақты ұйымдастырушылық-техникалық жағдайларда жұмысты орындауға (өнім бірлігін дайындауға) қажетті еңбек шығындарын (уақытын) анықтау және осы негізде еңбек нормаларын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жергілікті еңбек нормалары – салааралық және салалық нормативтік материалдар болмаған жағдайларда, неғұрлым прогрессивті ұйымдық-техникалық шарттарды енгізу кезінде немесе қолданыстағы салалық нормативтік материалдарды әзірлеу кезінде ескерілген нормалар сәйкес келмеген жағдайларда кәсіпорындарда (мекемелерде, ұйымдарда) әзірленеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жұмыс орны – қызметкер еңбек қызметі процесінде еңбек міндеттерін орындаған кезде оның тұрақты немесе уақытша болатын орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) микроэлементті нормалау – еңбек процесінің алдын-ала жасалған микроэлементтерінің көмегімен еңбекті нормалау, бұл өте перспективалы бағыт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) өндіріс нормасы – бұл белгілі бір ұйымдық-техникалық жағдайларда жұмыс уақытының бірлігіне жұмысшы немесе жұмысшылар тобы (атап айтқанда, бригада) орындауға (дайындауға, тасымалдауға және т.б.) міндетті жұмыстың белгіленген көлемі (өнім бірліктерінің саны);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) салааралық нормалар – экономиканың екі және одан да көп салаларындағы кәсіпорындарда (мекемелерде, ұйымдарда) орындалатын жұмыстарда еңбекті нормалауға арналған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) салааралық үлгілік еңбек нормалары – экономиканың әртүрлі салаларында ұқсас ұйымдық-техникалық жағдайларда бірдей технология бойынша жұмыстарды орындаумен айналысатын жұмыскерлердің еңбегін нормалау үшін пайдаланылатын еңбек жөніндегі нормативтік материалдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) салалық үлгілік нормалар – экономиканың бір саласының ұйымдарында орындалатын жұмыстарда еңбекті нормалауға арналған еңбек жөніндегі нормативтік материалдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) сан нормативі – нақты функцияларды орындау, қызметтер көрсету, белгілі бір ұйымдық - техникалық жағдайларда белгілі бір жұмыс көлемін орындау үшін қажетті белгілі бір кәсіптік-біліктілік құрамындағы жұмыскерлердің белгіленген саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) хронометраждық бақылау – орындалатын әрекеттердің ұзақтығын бекіту және өлшеу арқылы уақыт шығындарын зерттеу әдісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы кәсіби стандартта мынадай қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АКТ – ақпараттық-коммуникациялық технологиялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КС – кәсіби стандарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭҚЖЖ – Экономикалық қызмет түрлерінің жалпы жіктеуішіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       СБШ – салалық біліктілік шеңбері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НҚА – нормативтік-құқықтық акті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТжКБ – техникалық және кәсіптік білім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Кәсіби стандарттың паспорты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кәсіби стандарттың атауы: Еңбекті ұйымдастыру және нормалау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кәсіби стандарт коды: M70109</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ЭҚЖЖ сәйкес секцияны, бөлімді, топты, сыныпты және кіші сыныпты көрсету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • М Кәсіби, ғылыми және техникалық қызмет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70 Бас ұйымдардың қызметі; басқару мәселелері бойынша консультациялар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70.1 Бас ұйымдардың қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70.10 Бас ұйымдардың қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70.10.9 Басқа бас ұйымдардың қызметі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кәсіби стандарттың қысқаша сипаттамасы: Жұмыскерлердің нақты ұйымдастырушылық-техникалық жағдайларда жұмысты орындауға (өнім бірлігін дайындауға) қажетті еңбек шығындарын (уақытын) әзірлеу және енгізу және осы негізде еңбек нормаларын белгілеу, тиісті деңгейді, разрядты, санатты белгілеу үшін жұмыстың күрделілігін, біліктілігін және басқа да сипаттамаларын айқындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кәсіптер карточкаларының тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Еңбек жөніндегі нормативтік-зерттеу зертханасының бастығы – 7 СБШ деңгейі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Еңбекті ұйымдастыру және нормалау жөніндегі инженер – 6 СБШ деңгейі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Еңбекті ұйымдастыру және нормалау жөніндегі инженер – 5 СБШ деңгейі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Еңбекті нормалау жөніндегі техник – 4 СБШ деңгейі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Хронометражшы – 3 СБШ деңгейі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Табель жүргізуші – 3 СБШ деңгейі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кәсіп карточкалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -1522,70 +1846,70 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="53"/>
+          <w:bookmarkStart w:name="z59" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 9. "Еңбек жөніндегі нормативтік-зерттеу зертханасының бастығы (басшысы)" </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мамандығының карточкасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2012,70 +2336,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="54"/>
+          <w:bookmarkStart w:name="z60" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2-тарау 1-бөлім </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2131,184 +2455,184 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="55"/>
+          <w:bookmarkStart w:name="z61" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім деңгейі:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары оқу орнынан кейінгі білім (магистратура, резидентура)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес және басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік:</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="55"/>
-          <w:p>
-[...112 lines deleted...]
-          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2698,70 +3022,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Міндетті еңбек функциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="58"/>
+          <w:bookmarkStart w:name="z64" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Еңбекті ұйымдастыру мен нормалауды жетілдіруге бағытталған зерттеу қызметін басқару.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Еңбекті ұйымдастыру және нормалау мәселелері бойынша жұмыскерлерге әдістемелік қолдау және кеңес беруді қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2896,128 +3220,128 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="59"/>
+          <w:bookmarkStart w:name="z65" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциясы 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекті ұйымдастыру мен нормалауды жетілдіруге бағытталған зерттеу қызметін басқару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="60"/>
+          <w:bookmarkStart w:name="z66" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекті нормалау деңгейін арттыру саласындағы зерттеу қызметін жоспарлау және үйлестіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3081,70 +3405,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="61"/>
+          <w:bookmarkStart w:name="z67" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Нормативтік-зерттеу жұмыстарының перспективалық және ағымдағы жоспарларының, ұйымның еңбек жоспарларының, Еңбек өнімділігі мен өндіріс тиімділігін арттыру жөніндегі ұйымдастырушылық-техникалық іс-шаралардың, нормаларды қайта қараудың күнтізбелік жоспарларының жұмысына басшылық жасау және жобаларын әзірлеу.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3269,70 +3593,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="62"/>
+          <w:bookmarkStart w:name="z69" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Еңбекті ұйымдастыру және нормалау жөніндегі нормативтік құқықтық актілер, әдістемелік және нормативтік-техникалық материалдар. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3467,70 +3791,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="63"/>
+          <w:bookmarkStart w:name="z71" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпорында еңбекті ұйымдастыруды жетілдіру бойынша перспективалық ғылыми-зерттеу жұмыстарын жүргізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3594,70 +3918,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="64"/>
+          <w:bookmarkStart w:name="z72" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Еңбекті ұйымдастыру мен нормалауды жетілдірудің перспективалық бағыттары бойынша зерттеулер жүргізуді ұйымдастыру. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3782,70 +4106,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="65"/>
+          <w:bookmarkStart w:name="z74" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Нормативтік-зерттеу жұмыстарын жүргізу, еңбек нормаларын қайта қарау, еңбек өнімділігін арттыру, өндірісті ұйымдастыруды жақсарту және олардың экономикалық тиімділігін анықтау бойынша ұйымдастырушылық-техникалық іс-шараларды әзірлеу тәртібі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3994,128 +4318,128 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="66"/>
+          <w:bookmarkStart w:name="z77" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциясы 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекті ұйымдастыру және нормалау мәселелері бойынша жұмыскерлерге әдістемелік қолдау және кеңес беруді қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="67"/>
+          <w:bookmarkStart w:name="z78" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлерге еңбекті ұйымдастыру және нормалау мәселелері бойынша әдістемелік көмек және кеңес беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4179,70 +4503,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="68"/>
+          <w:bookmarkStart w:name="z79" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Ғылыми негізде еңбекті ұйымдастыру мен нормалауды жетілдіру және оларды енгізудің экономикалық тиімділігін айқындау жөніндегі іс-шараларды әзірлеу және іске асыру кезінде ұйым бөлімшелеріне әдістемелік басшылықты қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4367,70 +4691,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="69"/>
+          <w:bookmarkStart w:name="z81" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбек нормаларын әзірлеу, бекіту, ауыстыру және қайта қарау қағидалары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4593,70 +4917,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="70"/>
+          <w:bookmarkStart w:name="z84" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек өнімділігін арттыру бойынша жүргізілген жұмыстардың нәтижелерін бақылау және талдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4720,70 +5044,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="71"/>
+          <w:bookmarkStart w:name="z85" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбек өнімділігін арттыру резервтерін анықтау, жұмыс уақытының ысырабын жою және оны пайдалануды жақсарту жөніндегі іс-шараларды әзірлеу және жүзеге асыру жөніндегі жұмысты үйлестіру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4908,70 +5232,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z87" w:id="72"/>
+          <w:bookmarkStart w:name="z87" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Нормалардың орындалуын бақылау және бақылау және еңбек нәтижелерін бағалау принциптері мен әдістері. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5459,70 +5783,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z89" w:id="73"/>
+          <w:bookmarkStart w:name="z89" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. "Еңбекті ұйымдастыру және нормалау жөніндегі инженер"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мамандығының карточкасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5874,70 +6198,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ бойынша кіші деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="74"/>
+          <w:bookmarkStart w:name="z90" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2. II санат</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1. I санат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5973,70 +6297,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="75"/>
+          <w:bookmarkStart w:name="z91" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2-тарау 2-бөлім </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6092,184 +6416,184 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="76"/>
+          <w:bookmarkStart w:name="z92" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім деңгейі:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары білім (бакалавриат, мамандық, резидентура)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z93" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менеджмент (салалар және қолдану салалары бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z94" w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік:</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="76"/>
-          <w:p>
-[...112 lines deleted...]
-          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6305,70 +6629,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z95" w:id="79"/>
+          <w:bookmarkStart w:name="z95" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат: кадрлар даярлаудың тиісті бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және II санатты еңбекті ұйымдастыру/нормалау жөніндегі инженер лауазымындағы жұмыс өтілі кемінде 2 жыл.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II санат: кадрлар даярлаудың тиісті бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және санатсыз еңбекті ұйымдастыру/нормалау жөніндегі инженер лауазымындағы жұмыс өтілі кемінде 3 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6483,70 +6807,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z96" w:id="80"/>
+          <w:bookmarkStart w:name="z96" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2422-3-001 Еңбекті нормалау жөніндегі сарапшы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6755,70 +7079,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Міндетті еңбек функциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="81"/>
+          <w:bookmarkStart w:name="z99" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Еңбек шығындарының техникалық негізделген нормаларын әзірлеу. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Жұмыстың түрлері мен күрделілік деңгейлері бойынша нақты өндірістік-техникалық жағдайларға қатысты еңбек шығындарының техникалық негізделген нормаларын енгізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6953,128 +7277,128 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="82"/>
+          <w:bookmarkStart w:name="z100" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциясы 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек шығындарының техникалық негізделген нормаларын әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z101" w:id="83"/>
+          <w:bookmarkStart w:name="z101" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Технологиялық процесті зерттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7138,70 +7462,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z102" w:id="84"/>
+          <w:bookmarkStart w:name="z102" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат (II санаттағы машықтарға қосымша):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7466,70 +7790,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z109" w:id="85"/>
+          <w:bookmarkStart w:name="z109" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Ұйымдастырудың, нормалаудың және еңбекақы төлеудің озық отандық және шетелдік тәжірибесі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7720,70 +8044,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z113" w:id="86"/>
+          <w:bookmarkStart w:name="z113" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зерттеу нәтижесінде алынған деректерді өңдеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7847,70 +8171,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="87"/>
+          <w:bookmarkStart w:name="z114" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат (II санаттағы машықтарға қосымша):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8203,70 +8527,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z122" w:id="88"/>
+          <w:bookmarkStart w:name="z122" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбекті нормалау әдістері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8457,70 +8781,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z126" w:id="89"/>
+          <w:bookmarkStart w:name="z126" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 3:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек нормаларын есептеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8584,70 +8908,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z127" w:id="90"/>
+          <w:bookmarkStart w:name="z127" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат (II санаттағы машықтарға қосымша):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8968,70 +9292,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z136" w:id="91"/>
+          <w:bookmarkStart w:name="z136" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбек шығындары нормаларының сапасын бағалау әдістері, атап айтқанда олардың негізділігі, шиеленісі және біртектілігі.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9236,128 +9560,128 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="92"/>
+          <w:bookmarkStart w:name="z141" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциясы 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстың түрлері мен күрделілік деңгейлері бойынша нақты өндірістік-техникалық жағдайларға қатысты еңбек шығындарының техникалық негізделген нормаларын енгізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="93"/>
+          <w:bookmarkStart w:name="z142" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпорын бөлімшелерінде еңбек нормаларын қолдану бойынша әдістемелік және практикалық көмек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9421,70 +9745,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="94"/>
+          <w:bookmarkStart w:name="z143" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат (II санаттағы машықтарға қосымша):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9749,70 +10073,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z150" w:id="95"/>
+          <w:bookmarkStart w:name="z150" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Ұйымдастыру, нормалау және еңбекақы төлеу жөніндегі қаулылар, өкімдер, бұйрықтар, әдістемелік және нормативтік материалдар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10059,70 +10383,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="96"/>
+          <w:bookmarkStart w:name="z156" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекті нормалауды жетілдіру жөніндегі жұмыстар кешенін орындау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10186,70 +10510,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z157" w:id="97"/>
+          <w:bookmarkStart w:name="z157" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат (II санаттағы машықтарға қосымша):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10458,70 +10782,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z162" w:id="98"/>
+          <w:bookmarkStart w:name="z162" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбекті ұйымдастыру, нормалау жөніндегі қаулылар, өкімдер, бұйрықтар, әдістемелік және нормативтік материалдар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11158,70 +11482,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="99"/>
+          <w:bookmarkStart w:name="z166" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11."Еңбекті ұйымдастыру және нормалау жөніндегі инженер"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мамандығының карточкасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11648,70 +11972,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="100"/>
+          <w:bookmarkStart w:name="z167" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2-тарау 2-бөлім </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11767,184 +12091,184 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="101"/>
+          <w:bookmarkStart w:name="z168" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білім деңгейі:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта білімнен кейінгі білім (қолданбалы бакалавриат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z169" w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менеджмент (салалар және қолдану салалары бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="101"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік:</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="101"/>
-          <w:p>
-[...112 lines deleted...]
-          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12138,70 +12462,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="104"/>
+          <w:bookmarkStart w:name="z171" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2422-3-003 Еңбекті нормалау жөніндегі инженер</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12382,70 +12706,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Міндетті еңбек функциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="105"/>
+          <w:bookmarkStart w:name="z173" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жұмыстың күрделілігі мен нормативтік санын анықтау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Еңбекті ұйымдастыру және нормалау жағдайын талдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12580,128 +12904,128 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="106"/>
+          <w:bookmarkStart w:name="z174" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциясы 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстың күрделілігі мен нормативтік санын анықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z175" w:id="107"/>
+          <w:bookmarkStart w:name="z175" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіпорында орындалатын жұмыс түрлері бойынша еңбек нормаларын есептеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12765,70 +13089,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z176" w:id="108"/>
+          <w:bookmarkStart w:name="z176" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбек нормаларын белгілеу үшін салааралық, салалық және басқа да прогрессивті нормативтерді қолдану.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13065,70 +13389,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="109"/>
+          <w:bookmarkStart w:name="z182" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбекті ұйымдастыру, нормалау жөніндегі қаулылар, өкімдер, бұйрықтар, әдістемелік және нормативтік материалдар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13263,70 +13587,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="110"/>
+          <w:bookmarkStart w:name="z184" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек нормаларында белгіленген талаптардың сақталуын бақылау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13390,70 +13714,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z185" w:id="111"/>
+          <w:bookmarkStart w:name="z185" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Жұмыс уақытын пайдалануды бақылауды жүзеге асыру.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13690,70 +14014,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="112"/>
+          <w:bookmarkStart w:name="z191" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Жұмыс берушінің еңбек нормаларын, еңбек жөніндегі үлгілік нормалар мен нормативтерді, қызметтің барлық салалары үшін еңбек жөніндегі бірыңғай және (немесе) салааралық үлгілік нормаларды әзірлеу, бекіту, ауыстыру және қайта қарау қағидалары.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13902,128 +14226,128 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="113"/>
+          <w:bookmarkStart w:name="z194" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциясы 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекті ұйымдастыру және нормалау жағдайын талдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="114"/>
+          <w:bookmarkStart w:name="z195" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек нормаларының тиімділігін анықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14087,70 +14411,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="115"/>
+          <w:bookmarkStart w:name="z196" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбек шығындары нормаларының негізділігі мен шиеленіс дәрежесін талдау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14331,70 +14655,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="116"/>
+          <w:bookmarkStart w:name="z200" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Еңбек көрсеткіштерін есепке алу және талдау әдістері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14585,70 +14909,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="117"/>
+          <w:bookmarkStart w:name="z204" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағды 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыскерлер саны мен шығындарын жоспарлау және талдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14712,70 +15036,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="118"/>
+          <w:bookmarkStart w:name="z205" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Жұмыскерлердің нормативтік санына қажеттілікті бағалау.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14900,70 +15224,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z207" w:id="119"/>
+          <w:bookmarkStart w:name="z207" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Белгіленген еңбек шығындарының нормаларында еңбекті ұтымды ұйымдастыру талаптарының сақталуын бақылау әдістері.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15559,1857 +15883,1719 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12. "Еңбекті нормалау жөніндегі техник" мамандығының карточкасы:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 03.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 120</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...66 lines deleted...]
-3112-9</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. "Еңбекті нормалау жөніндегі техник" мамандығының карточкасы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтің атауының коды</w:t>
+Топ коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3112-9-004</w:t>
+3112-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптің атауы:</w:t>
+Қызметтің атауының коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекті нормалау жөніндегі техник</w:t>
+3112-9-004</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СБШ бойынша біліктілік деңгейі:</w:t>
+Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4 </w:t>
+              <w:t>
+Еңбекті нормалау жөніндегі техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СБШ бойынша кіші деңгейі:</w:t>
+СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="120"/>
-[...62 lines deleted...]
-4.1. I санат</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
+СБШ бойынша кіші деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="121"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> Еңбек жөніндегі техник</w:t>
+          <w:bookmarkStart w:name="z209" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.0. санат жоқ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.2. II санат</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1. I санат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптік білім деңгейі:</w:t>
-[...169 lines deleted...]
--</w:t>
+БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z211" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2-тарау 2-бөлім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28-параграф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Еңбек жөніндегі техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
-[...84 lines deleted...]
-Санат жоқ: техникалық және кәсіптік (арнаулы орта, кәсіптік орта), тиісті мамандық (біліктілік) бойынша орта білімнен кейінгі білім, жұмыс өтіліне талаптар қойылмайды.</w:t>
+Кәсіптік білім деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім деңгейі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТжКБ (орта буын маманы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Менеджмент (салалар және қолдану салалары бойынша)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z214" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейресми және формалды емес біліммен байланысы:</w:t>
+Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-сертификат ала отырып 3 жылда 1 рет біліктілікті арттыруиката </w:t>
+I санат: тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, кәсіптік орта) білім және II санатты техник лауазымындағы жұмыс өтілі кемінде 2 жыл. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II санат: тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, кәсіптік орта) білім және санаты жоқ техник лауазымындағы жұмыс өтілі кемінде 2 жыл. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санат жоқ: техникалық және кәсіптік (арнаулы орта, кәсіптік орта), тиісті мамандық (біліктілік) бойынша орта білімнен кейінгі білім, жұмыс өтіліне талаптар қойылмайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптің басқа ықтимал атаулары:</w:t>
+Бейресми және формалды емес біліммен байланысы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-4311-4-006 Еңбек жөніндегі техник</w:t>
+              <w:t xml:space="preserve">
+сертификат ала отырып 3 жылда 1 рет біліктілікті арттыруиката </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтің негізгі мақсаты:</w:t>
+Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбек процестерін және операцияларды орындауға жұмсалатын жұмыс уақытының шығындарын зерделеу, еңбектің неғұрлым тиімді әдістері мен әдістерін талдау, олардың таралуына жәрдемдесу жөніндегі жұмысқа қатысу</w:t>
+4311-4-006 Еңбек жөніндегі техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge w:val="restart"/>
-[...123 lines deleted...]
-2.Еңбек тиімділігін жақсарту бойынша ұсыныстарды анықтау үшін өндірістік процестер туралы деректерді өңдеу.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтің негізгі мақсаты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек процестерін және операцияларды орындауға жұмсалатын жұмыс уақытының шығындарын зерделеу, еңбектің неғұрлым тиімді әдістері мен әдістерін талдау, олардың таралуына жәрдемдесу жөніндегі жұмысқа қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларының тізбесі:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-б) Қосымша еңбек функциялары:</w:t>
+а) Міндетті еңбек функциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
--</w:t>
+          <w:bookmarkStart w:name="z217" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1.Еңбек нормаларын кейіннен есептеу үшін өндірістік процестер туралы мәліметтер жинау. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Еңбек тиімділігін жақсарту бойынша ұсыныстарды анықтау үшін өндірістік процестер туралы деректерді өңдеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-Еңбек функцияларының сипаттамасы</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) Қосымша еңбек функциялары:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...125 lines deleted...]
-Машықтар:</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Еңбек функциясы 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек нормаларын кейіннен есептеу үшін өндірістік процестер туралы мәліметтер жинау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 1: Еңбек нормаларын есептеу үшін бастапқы деректерді жинау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z219" w:id="128"/>
-[...202 lines deleted...]
-5.Өндірістік көрсеткіштер бойынша деректерді жинауды жүзеге асыру.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -17420,66 +17606,254 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер:</w:t>
+          <w:bookmarkStart w:name="z219" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I санат (II санаттағы машықтарға қосымша):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.Негізгі еңбек көрсеткіштері бойынша бастапқы, есептік-есептік ақпаратты өңдеуді жүзеге асыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Зерттелетін еңбек процестерін реттейтін ұйымдық құрылымды, еңбек процестерін және ішкі құжаттарды талдауға қатысу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II санат (санаты жоқ машықтарға қосымша):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Еңбекті ұйымдастыру және нормалау бойынша есептерді, нұсқаулықтарды және өзге де құжаттамаларды қалыптастыруға қатысу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.Еңбек нормаларын есептеу деректерін талдау үшін формулаларды, жиынтық кестелерді және графиктерді пайдалануды қоса алғанда, электрондық кестелермен жұмыс істеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Санат жоқ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Өндірістік көрсеткіштер бойынша деректерді жинауды жүзеге асыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -17490,559 +17864,371 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="129"/>
-[...62 lines deleted...]
-3.Деректер базасының жұмыс принциптері және деректерді сақтау және өңдеу үшін мәліметтер базасын басқару жүйелерімен жұмыс тәжірибесі.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z226" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Заңнаманың, еңбекті ұйымдастыру және нормалау саласындағы әдістемелік материалдар мен стандарттардың негізгі қағидаттары мен талаптары.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Бақылау, сауалнама, сұхбат, құжаттаманы талдау, техникалық құралдар мен бақылау жүйелерін пайдалану сияқты деректерді жинау әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Деректер базасының жұмыс принциптері және деректерді сақтау және өңдеу үшін мәліметтер базасын басқару жүйелерімен жұмыс тәжірибесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Дағды 2: Өндірістік процестерді талдау және еңбек процестерін зерттеу үшін Еңбекті нормалау әдістерін таңдау</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Машықтар:</w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 2: Өндірістік процестерді талдау және еңбек процестерін зерттеу үшін Еңбекті нормалау әдістерін таңдау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z228" w:id="130"/>
-[...202 lines deleted...]
-5.Жұмыскерлердің саны мен шығындарын басқару бойынша ақпараттық жүйелермен және мәліметтер базасымен жұмыс істеу.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -18053,66 +18239,254 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер: </w:t>
+          <w:bookmarkStart w:name="z228" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I санат (II санаттағы машықтарға қосымша):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Еңбек өнімділігін арттыру жөніндегі жоспарланған іс-шараларға сәйкес еңбек шығындарының нормаларын қайта қараудың күнтізбелік жоспарларын жасауға қатысу. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Еңбек жағдайлары бойынша жұмыс орындарын аттестаттауға материалдар дайындауды жүзеге асыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>II санат (санаты жоқ машықтарға қосымша):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Жұмыс орындарының паспорттарын жасау бойынша жұмысқа қатысу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.Еңбек шығындары нормаларының электрондық дерекқорын толтыру және өзектендіру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Санат жоқ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Жұмыскерлердің саны мен шығындарын басқару бойынша ақпараттық жүйелермен және мәліметтер базасымен жұмыс істеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -18123,519 +18497,415 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="131"/>
-[...62 lines deleted...]
-3.Еңбекті ұйымдастыру және нормалау саласындағы Эргономика принциптері мен техникалық стандарттар.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білімдер: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z235" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Статистикалық әдістерді, жасанды интеллектті және деректерді визуализацияны қоса алғанда, деректерді талдау әдістері мен құралдары.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Өндірістік процестердің негізгі принциптері мен кезеңдері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Еңбекті ұйымдастыру және нормалау саласындағы Эргономика принциптері мен техникалық стандарттар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge w:val="restart"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-[...49 lines deleted...]
-Әр түрлі өндіріс жағдайлары мен персонал санаттары үшін еңбек нормаларын анықтау және есептеу</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Машықтар:</w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функциясы 2: Еңбек тиімділігін жақсарту бойынша ұсыныстарды анықтау үшін өндірістік процестер туралы деректерді өңдеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дағды 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әр түрлі өндіріс жағдайлары мен персонал санаттары үшін еңбек нормаларын анықтау және есептеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z238" w:id="133"/>
-[...118 lines deleted...]
-3.Салааралық және салалық нормативтерді қолдану.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -18646,66 +18916,170 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер:</w:t>
+          <w:bookmarkStart w:name="z238" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I -II санаттар (санаты жоқ машықтарға қосымша):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.Еңбек нормаларын есептеу қорытындылары бойынша анықтамалық және талдамалық материалдарды дайындауды жүзеге асыру. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Өнімнің еңбек сыйымдылығын төмендету жөніндегі іс-шараларды әзірлеуге қатысу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Санат жоқ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Салааралық және салалық нормативтерді қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -18716,523 +19090,391 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="134"/>
-[...62 lines deleted...]
-3.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z242" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Заңнаманың, еңбекті ұйымдастыру және нормалау саласындағы әдістемелік материалдар мен стандарттардың негізгі қағидаттары мен талаптары.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Олардың кешенді негіздемесін (техникалық, ұйымдастырушылық, экономикалық, психофизиологиялық және әлеуметтік факторларды) ескере отырып, еңбек шығындарының нормаларын белгілеу ерекшеліктері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
-[...49 lines deleted...]
-Еңбекті нормалау бойынша жүргізілген жұмыстарды өңдеу және талдау</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Машықтар:</w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z244" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 2:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекті нормалау бойынша жүргізілген жұмыстарды өңдеу және талдау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z245" w:id="136"/>
-[...146 lines deleted...]
-4.Талдау нәтижелерін ұсыну үшін деректерді визуализациялау құралдарымен жұмыс жасау.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -19243,66 +19485,198 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер: </w:t>
+          <w:bookmarkStart w:name="z245" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I -II санаттар (санаты жоқ машықтарға қосымша):</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.Ұсынылған деректердің, есептеулердің толықтығын, олардың еңбекті ұйымдастыру жөніндегі қолданыстағы ережелерге сәйкестігін тексеру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Бекітілген еңбек шығындары мен бағалар нормаларының өзгерістері туралы хабарлама жасау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Санат жоқ: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Еңбек процестерін, материалдарды маршруттауды, өндірістік үй-жайларды жоспарлауды, сондай-ақ жабдықтың жұмысын нақты сипаттайтын материалдарды (графиктер, диаграммалар және блок-схемалар) қалыптастыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Талдау нәтижелерін ұсыну үшін деректерді визуализациялау құралдарымен жұмыс жасау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -19313,575 +19687,552 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="137"/>
-[...62 lines deleted...]
-3.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білімдер: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z250" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Өндірістік процестердің негізгі принциптері және деректерді дұрыс талдау және бақылау үшін саланың ерекшеліктері.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Ақпараттық-коммуникациялық технологияларды қолдану.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...35 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Жауапкершілік, аналитикалық ойлау, зейінділік, коммуникабельділік, техникалық сауаттылық, бейімделу, командада жұмыс істей білу</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
+Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
+Жауапкершілік, аналитикалық ойлау, зейінділік, коммуникабельділік, техникалық сауаттылық, бейімделу, командада жұмыс істей білу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge w:val="restart"/>
-[...103 lines deleted...]
-Кәсіптің атауы:</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СБШ-нің ішіндегі басқа кәсіптермен байланыс:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5 </w:t>
+              <w:t>
+СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекті ұйымдастыру және нормалау жөніндегі инженер</w:t>
+Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -19893,1906 +20244,1798 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-3 </w:t>
+5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хронометражшы</w:t>
+Еңбекті ұйымдастыру және нормалау жөніндегі инженер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...26 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3 </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хронометражшы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...66 lines deleted...]
-4311-9</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13. "Хронометражшы" мамандығының карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтің атауының коды</w:t>
+Топ коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4311-9-009</w:t>
+4311-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптің атауы:</w:t>
+Қызметтің атауының коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Хронометражшы</w:t>
+4311-9-009</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СБШ бойынша біліктілік деңгейі:</w:t>
+Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3 </w:t>
+              <w:t>
+Хронометражшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СБШ бойынша кіші деңгейі:</w:t>
+СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
--</w:t>
+              <w:t xml:space="preserve">
+3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
+СБШ бойынша кіші деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="138"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> Хронометражшы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптік білім деңгейі:</w:t>
-[...169 lines deleted...]
--</w:t>
+БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z252" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 тарау 3 бөлім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40 параграф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Хронометражшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
-[...36 lines deleted...]
-Тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, орта кәсіптік) білім беру, жұмыс өтіліне талаптар қоймай немесе жалпы орта білім беру және белгіленген бағдарлама бойынша арнаулы даярлық.</w:t>
+Кәсіптік білім деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім деңгейі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТжКБ (жұмысшы кәсіптері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z255" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейресми және формалды емес біліммен байланысы:</w:t>
+Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сертификат ала отырып 3 жылда 1 рет біліктілікті арттыру</w:t>
+Тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, орта кәсіптік) білім беру, жұмыс өтіліне талаптар қоймай немесе жалпы орта білім беру және белгіленген бағдарлама бойынша арнаулы даярлық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптің басқа ықтимал атаулары:</w:t>
+Бейресми және формалды емес біліммен байланысы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3345-0-004 Еңбекті ұйымдастыру және нормалау жөніндегі қызметші</w:t>
+сертификат ала отырып 3 жылда 1 рет біліктілікті арттыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтің негізгі мақсаты:</w:t>
+Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өндірістегі белгілі бір операцияларды немесе процестерді орындау үшін қажетті уақытты өлшеу</w:t>
+3345-0-004 Еңбекті ұйымдастыру және нормалау жөніндегі қызметші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...123 lines deleted...]
-2.Жұмыс уақытының жоғалуын анықтау.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтің негізгі мақсаты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістегі белгілі бір операцияларды немесе процестерді орындау үшін қажетті уақытты өлшеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларының тізбесі:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-б) Қосымша еңбек функциялары:</w:t>
+а) Міндетті еңбек функциялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-- </w:t>
+          <w:bookmarkStart w:name="z256" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыс операцияларының орындалуына хронометраждық өлшеулер мен бақылаулар жүргізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Жұмыс уақытының жоғалуын анықтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-Еңбек функцияларының сипаттамасы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) Қосымша еңбек функциялары:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+- </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...145 lines deleted...]
-Машықтар:</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z257" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Еңбек функциясы 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс операцияларының орындалуына хронометраждық өлшеулер мен бақылаулар жүргізу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 1:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хронометраждық өлшеулер мен бақылаулар жүргізу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z259" w:id="145"/>
-[...146 lines deleted...]
-6.Уақыт карталарын толтыру.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -21802,66 +22045,198 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер:</w:t>
+          <w:bookmarkStart w:name="z259" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыстарды жүргізу техникасы мен технологияларын зерделеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Бақылау жүргізу кезіндегі өнімділік пен жұмыс қарқынын бағалау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Зерттелетін операцияларды элементтерге, микроэлементтерге бөлу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.Бақылаулардың қажетті мөлшерін анықтаңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.Жұмыс уақытының шығындарын белгілеу үшін техникалық құралдарды қолдана отырып өлшеулер жүргізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Уақыт карталарын толтыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -21871,472 +22246,424 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z264" w:id="146"/>
-[...118 lines deleted...]
-5.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z264" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Уақытты бақылау түрлері.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Хронометраждық байқаулар жүргізу тәртібі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Хронометраждық бақылаулар жүргізу бойынша әдістемелік ұсынымдар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.Жұмыс берушінің еңбек нормаларын, еңбек жөніндегі үлгілік нормалар мен нормативтерді, қызметтің барлық салалары үшін еңбек жөніндегі бірыңғай және (немесе) салааралық үлгілік нормаларды әзірлеу, бекіту, ауыстыру және қайта қарау қағидалары.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Дағды 2: Хронометраждық бақылау нәтижелері бойынша алынған деректерді өңдеу</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Машықтар:</w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 2: Хронометраждық бақылау нәтижелері бойынша алынған деректерді өңдеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="147"/>
-[...62 lines deleted...]
-3.Бақылау нәтижелерін талдау, оларды еңбек нормаларына қосу үшін операциялардың ең ұтымды элементтерін таңдау.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -22346,66 +22673,114 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер: </w:t>
+          <w:bookmarkStart w:name="z268" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Ауысым, жұмыс процесі кезінде жұмыстарды, операцияларды орындауға жұмыс уақытының нақты шығындарын анықтаңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Бақылау хронорядын жасау, ақаулы өлшемдерді жою.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Бақылау нәтижелерін талдау, оларды еңбек нормаларына қосу үшін операциялардың ең ұтымды элементтерін таңдау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -22415,488 +22790,440 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="148"/>
-[...90 lines deleted...]
-4.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білімдер: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z270" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Еңбек процестерін және еңбектің озық әдістері мен әдістерін зерттеу әдістері, жұмыс уақытын пайдалану.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Еңбек операцияларының элементтерін орындаудың ұтымды әдістері мен әдістерін таңдау әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Жұмыс берушінің еңбек нормаларын, еңбек жөніндегі үлгілік нормалар мен нормативтерді, қызметтің барлық салалары үшін еңбек жөніндегі бірыңғай және (немесе) салааралық үлгілік нормаларды әзірлеу, бекіту, ауыстыру және қайта қарау қағидалары.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...52 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Дағды 1: Өнімсіз еңбек шығындарын зерттеу</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Машықтар:</w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Еңбек функциясы 2: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс уақытының жоғалуын анықтау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 1: Өнімсіз еңбек шығындарын зерттеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z274" w:id="150"/>
-[...62 lines deleted...]
-3.Жұмыс уақытының ысырабын азайту бойынша ұсыныстар жасауға қатысу.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -22906,66 +23233,114 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер:</w:t>
+          <w:bookmarkStart w:name="z274" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Нақты және жоспарланған жұмыс уақыты балансының деректерін салыстырыңыз.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Жұмыс уақытының жоғалуына талдау жүргізу, себептерін анықтау.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Жұмыс уақытының ысырабын азайту бойынша ұсыныстар жасауға қатысу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -22975,416 +23350,396 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="151"/>
-[...90 lines deleted...]
-4.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z276" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыс уақытын пайдалануды талдау әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Жұмыс уақытын пайдалануды талдау кезінде алынған деректерді өңдеу әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Ішкі тәртіп ережелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Дағды 2: Аналитикалық есеп жасау</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дағдылыр:</w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағды 2: Аналитикалық есеп жасау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z279" w:id="152"/>
-[...34 lines deleted...]
-2.Жүргізілген фотохронометриялық бақылаулар, өлшеулер қорытындылары бойынша есеп қалыптастыру.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдылыр:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -23394,66 +23749,86 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Білімдер: </w:t>
+          <w:bookmarkStart w:name="z279" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Еңбек нормаларына қосу үшін операциялардың ең ұтымды элементтерін таңдау.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Жүргізілген фотохронометриялық бақылаулар, өлшеулер қорытындылары бойынша есеп қалыптастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
@@ -23463,1350 +23838,1208 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z280" w:id="153"/>
-[...90 lines deleted...]
-4.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Білімдер: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-ұсынылмайды</w:t>
+          <w:bookmarkStart w:name="z280" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыс уақытын пайдалануды талдау әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Жұмыс уақытын пайдалануды талдау кезінде алынған деректерді өңдеу әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.Еңбек операцияларының элементтерін орындаудың ұтымды әдістері мен әдістерін таңдау әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...66 lines deleted...]
-Жауапкершілік, аналитикалық ойлау, зейін, дәлдік, ұйымшылдық, қарым-қатынас, этика, техникалық сауаттылық, командада жұмыс істей білу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
+Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
+Жауапкершілік, аналитикалық ойлау, зейін, дәлдік, ұйымшылдық, қарым-қатынас, этика, техникалық сауаттылық, командада жұмыс істей білу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...103 lines deleted...]
-Кәсіптің атауы:</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СБШ-нің ішіндегі басқа кәсіптермен байланыс:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Еңбекті нормалау жөніндегі техник</w:t>
+Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-14. "Табель жүргізуші" мамандығының карточкасы</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекті нормалау жөніндегі техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...66 lines deleted...]
-4311-4</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 03.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 120</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...66 lines deleted...]
-4311-4-003</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14. "Табель жүргізуші" мамандығының карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптің атауы:</w:t>
+Топ коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табель жүргізуші</w:t>
+4311-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СБШ бойынша біліктілік деңгейі:</w:t>
+Қызметтің атауының коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3 </w:t>
+              <w:t>
+4311-4-003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СБШ бойынша кіші деңгейі:</w:t>
+Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
+Табель жүргізуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
+СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> Табель жүргізуші</w:t>
+3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптік білім деңгейі:</w:t>
-[...153 lines deleted...]
-          <w:bookmarkEnd w:id="157"/>
+СБШ бойынша кіші деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -24820,939 +25053,1082 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
+БТБА, БА және басқа да үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, орта кәсіптік) білім беру, жұмыс өтіліне талаптар қоймай немесе жалпы орта білім беру және белгіленген бағдарлама бойынша арнаулы даярлық.</w:t>
+          <w:bookmarkStart w:name="z283" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22003 болып тіркелді). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2 тарау 3 бөлім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38 параграф</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Табель жүргізуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бейресми және формалды емес біліммен байланысы:</w:t>
-[...36 lines deleted...]
-сертификат ала отырып 3 жылда 1 рет біліктілікті арттыру</w:t>
+Кәсіптік білім деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім деңгейі:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТжКБ (жұмысшы кәсіптері)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z285" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілік:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіптің басқа ықтимал атаулары:</w:t>
+Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, орта кәсіптік) білім беру, жұмыс өтіліне талаптар қоймай немесе жалпы орта білім беру және белгіленген бағдарлама бойынша арнаулы даярлық.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызметтің негізгі мақсаты:</w:t>
+Бейресми және формалды емес біліммен байланысы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыскерлердің жұмыс уақытын дәл есепке алуды қамтамасыз ету және жұмыс уақытын есепке алу табелін жүргізу, ол жұмыс істеген сағаттарды тіркеуді, жұмыс кестелерінің сақталуын бақылауды қамтиды.</w:t>
+сертификат ала отырып 3 жылда 1 рет біліктілікті арттыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...124 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіптің басқа ықтимал атаулары:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...79 lines deleted...]
--</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызметтің негізгі мақсаты:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлердің жұмыс уақытын дәл есепке алуды қамтамасыз ету және жұмыс уақытын есепке алу табелін жүргізу, ол жұмыс істеген сағаттарды тіркеуді, жұмыс кестелерінің сақталуын бақылауды қамтиды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...29 lines deleted...]
-Еңбек функцияларының сипаттамасы</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларының тізбесі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а) Міндетті еңбек функциялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кәсіпорында жұмыс істейтін жұмыскерлердің жұмыс уақыты туралы мәліметтерді жинау және рәсімдеу.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жұмыс уақытын есепке алу бойынша есептілікті дайындау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
-[...107 lines deleted...]
-Еңбекті ұйымдастырудың қолданыстағы жүйесі туралы мәліметтер жинау</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+б) Қосымша еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Машықтар:</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...105 lines deleted...]
-3.Еңбекті ұйымдастыру бойынша деректерді сақтау және талдау үшін дерекқорлармен жұмыс істеу.</w:t>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z288" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Еңбек функциясы 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорында жұмыс істейтін жұмыскерлердің жұмыс уақыты туралы мәліметтерді жинау және рәсімдеу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дағды 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекті ұйымдастырудың қолданыстағы жүйесі туралы мәліметтер жинау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімдер:</w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -25763,509 +26139,509 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z292" w:id="162"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkStart w:name="z290" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыскерлердің ұйымда болуының нақты уақытының табельдік есебін жүргізу, олардың жұмысқа уақтылы келуін және жұмыстан кетуін, жұмыс орындарында болуын бақылауды жүзеге асыру.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2.Табельдік есепке алуды жүргізу жөніндегі ережелер, нұсқаулықтар, өзге де басшылық материалдар мен нормативтік құжаттар.</w:t>
-[...17 lines deleted...]
-3.Ақпараттық-коммуникациялық технологияларды қолдану.</w:t>
+              <w:t>2.Жұмыскерлердің жұмыс уақыты туралы деректерді жинауды жүзеге асыру және жұмыскерлерді қабылдауды, ауыстыруды, жұмыстан шығаруды, демалыс беруді және басқа да өзгерістерді ресімдеуге байланысты өзгерістер енгізу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Еңбекті ұйымдастыру бойынша деректерді сақтау және талдау үшін дерекқорлармен жұмыс істеу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ұсынылмайды</w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...51 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Машықтар:</w:t>
+          <w:bookmarkStart w:name="z292" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыс ағындарын жоспарлаудың негізгі тұжырымдамалары мен әдістері, соның ішінде операциялар тізбегін анықтау, ресурстарды бөлу және уақытты басқару.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Табельдік есепке алуды жүргізу жөніндегі ережелер, нұсқаулықтар, өзге де басшылық материалдар мен нормативтік құжаттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Ақпараттық-коммуникациялық технологияларды қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z295" w:id="164"/>
-[...62 lines deleted...]
-3.Жұмыс орнының эргономикасының принциптерін түсіну.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дағды 2: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік процестер мен еңбек ресурстарының мониторингі</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімдер:</w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -26276,553 +26652,553 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="165"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkStart w:name="z295" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Жұмыскерлердің еңбекке уақытша жарамсыздық туралы парақтарды, науқастарға күтім жасау жөніндегі анықтамаларды және олардың жұмыста болмау құқығын растайтын өзге де құжаттарды уақтылы ұсынуын бақылау.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2.Ұйымда қолданылатын негізгі өндірістік процестер мен технологиялар, сондай-ақ оларды жұмыс процесін жоспарлау мен ұйымдастыруда қолдану мүмкіндігі.</w:t>
-[...17 lines deleted...]
-3.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+              <w:t xml:space="preserve">2.Операциялардың реттілігін анықтаңыз және жұмыс кестесін жасау. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Жұмыс орнының эргономикасының принциптерін түсіну.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ұсынылмайды</w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
-[...51 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...51 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Машықтар:</w:t>
+          <w:bookmarkStart w:name="z297" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Еңбек нормалары мен стандарттарын белгілеу әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Ұйымда қолданылатын негізгі өндірістік процестер мен технологиялар, сондай-ақ оларды жұмыс процесін жоспарлау мен ұйымдастыруда қолдану мүмкіндігі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z301" w:id="168"/>
-[...62 lines deleted...]
-3.Талдау нәтижелерін көрнекі түрде көрсету үшін графиктер, диаграммалар және басқа визуалды деректер көріністерін жасау.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z299" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функциясы 2:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс уақытын есепке алу бойынша есептілікті дайындау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дағды 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерлерді жұмыспен қамту кезеңдері туралы есептілікті жүргізу</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Білімдер:</w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -26833,509 +27209,509 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z303" w:id="169"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkStart w:name="z301" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1.Әр түрлі критерийлер бойынша кәсіпорын жұмыскерлерінің жұмыспен қамту кезеңдері туралы есептер мен ішкі құжаттаманы ресімдеуге қатысу: бөлімшелер, лауазымдар, төлем түрлері. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2.Талдау нәтижелерін көрнекі түрде көрсету үшін графиктерді, диаграммаларды және басқа құралдарды қолдана отырып, деректерді визуализациялау әдістері.</w:t>
-[...17 lines deleted...]
-3.Ақпараттық-коммуникациялық технологияларды қолдану.</w:t>
+              <w:t xml:space="preserve">2.Белгіленген мерзімдер мен талаптарға сәйкес деректерді жинау, оларды талдау және есептерді дайындау процесін ұйымдастыру. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Талдау нәтижелерін көрнекі түрде көрсету үшін графиктер, диаграммалар және басқа визуалды деректер көріністерін жасау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ұсынылмайды</w:t>
+Білімдер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...51 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Машықтар:</w:t>
+          <w:bookmarkStart w:name="z303" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Статистика негіздері және деректерді талдау әдістері, мысалы, орташа, медиана, дисперсия, корреляция, регрессия және басқалар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Талдау нәтижелерін көрнекі түрде көрсету үшін графиктерді, диаграммаларды және басқа құралдарды қолдана отырып, деректерді визуализациялау әдістері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Ақпараттық-коммуникациялық технологияларды қолдану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="171"/>
-[...62 lines deleted...]
-3.Құжаттарды басқару және оларды келісу үшін электрондық құжат айналымы жүйелеріне ие болу.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дағды 2: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек ресурстары туралы есепті ақпаратты дайындау</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Білімдер: </w:t>
+              <w:t>
+Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
@@ -27346,466 +27722,654 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="172"/>
-[...34 lines deleted...]
-2.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
+          <w:bookmarkStart w:name="z306" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Нақты жұмыс істеген уақыты, үстеме жұмыс уақыты, еңбек тәртібінің бұзылуы туралы мәліметтерді қамтитын табель ұсыну.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.Есептер мен құжаттаманы дайындау үшін мәтіндік редакторларға иелік ету.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Құжаттарды басқару және оларды келісу үшін электрондық құжат айналымы жүйелеріне ие болу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...30 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-ұсынылмайды</w:t>
+              <w:t xml:space="preserve">
+Білімдер: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:tcBorders>
-[...65 lines deleted...]
-Жауапкершілік, аналитикалық ойлау, зейін, дәлдік, ұйымшылдық, қарым-қатынас, этика, техникалық сауаттылық, командада жұмыс істей білу</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z308" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.Ұйымның деректерін жинау, талдау және есеп беру және еңбекті нормалау саласындағы қолданыстағы нормалар мен стандарттар.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.Физиология, психология және еңбекті ұйымдастыру негіздері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:tcBorders>
-[...65 lines deleted...]
--</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дағдыны тану мүмкіндігі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ұсынылмайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
-            <w:vMerge w:val="restart"/>
-[...103 lines deleted...]
-Кәсіптің атауы:</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке құзыреттерге қойылатын талаптар:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапкершілік, аналитикалық ойлау, зейін, дәлдік, ұйымшылдық, қарым-қатынас, этика, техникалық сауаттылық, командада жұмыс істей білу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СБШ-нің ішіндегі басқа кәсіптермен байланыс:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СБШ деңгейі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіптің атауы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
@@ -27848,68 +28412,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбекті нормалау жөніндегі техник/ еңбек жөніндегі техник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z309" w:id="173"/>
+    <w:bookmarkStart w:name="z309" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кәсіби стандарттың техникалық деректері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27942,70 +28506,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15. Мемлекеттік органның атауы (орындаушының тегі, аты және әкесінің аты, е-пошта, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z310" w:id="174"/>
+          <w:bookmarkStart w:name="z310" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28067,70 +28631,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16. Әзірлеуге/өзектендіруге қатысатын ұйымдар (ұйымның атауы, Орындаушының тегі, аты және әкесінің аты, е-пошта, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="175"/>
+          <w:bookmarkStart w:name="z312" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "ҚР Еңбек және халықты әлеуметтік қорғау министрлігінің Еңбекті қорғау республикалық ғылыми-зерттеу институты" ШЖҚ РМК, </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28583,55 +29147,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28957,31 +29521,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>