--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a460a99" w14:textId="a460a99">
+    <w:p w14:paraId="72317cc" w14:textId="72317cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -765,51 +765,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) біліктілік санаты – орындалатын жұмыстардың күрделілігін көрсететін, жұмыскердің біліктілігіне қойылатын талаптар деңгейі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      4) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) еңбек мобильділігі орталығының (мансап орталығының) жұмыскері (бұдан әрі – жұмыскер) – "Халықты әлеуметтік қорғау және жұмыспен қамту ұйымдарының басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің міндетін атқарушының 2017 жылғы 25 қазандағы № 360 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -945,94 +945,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) кәсіптік стандарт – "Жұмыспен қамтуға жәрдемдесу" кәсіптік стандартын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 19 маусымдағы № 200 бұйрығымен бекітілген "Жұмыспен қамтуға жәрдемдесу" кәсіптік қызмет саласында білімге, машыққа, дағдыларға, формалды және (немесе) формалды емес және (немесе) информалды білім беруді ескере отырып, жұмыс тәжірибесіне, біліктілік пен құзыреттілік деңгейіне, мазмұнға, сапа мен еңбек жағдайларына қойылатын жалпы талаптарды белгілейтін жазбаша ресми құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) мансап орталығы – аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада өз функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
+      11) мансап орталығы – астанада, республикалық және облыстық маңызы бар қалаларда, аудандарда оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласында басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеуді, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы.</w:t>
+      13) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын астананың, облыстың, республикалық маңызы бар қалалардың жергілікті атқарушы органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлерін аттестаттау кемінде үш жылда бір рет өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3057,116 +3119,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша облыстардың, республикалық маңызы бар қалалардың және астананың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдарына еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлерін тестілеу нәтижелері туралы мәліметтерді жібереді.</w:t>
+        <w:t>
+      31. Біліктілікті арттыру ұйымы тестілеу аяқталған күннен кейін 5 (бес) жұмыс күні ішінде астананың, облыстардың және республикалық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдарына осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша еңбек мобильділігі орталықтары (мансап орталықтары) жұмыскерлерінің тестілеу нәтижелері туралы мәліметтерді жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z97" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. Облыстың, республикалық маңызы бар қаланың және астананың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органы еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлерін тестілеу нәтижелері туралы мәліметтерді алғаннан кейін 3 (үш) жұмыс күні ішінде:</w:t>
+      32. Еңбек мобильділігі орталықтары (мансап орталықтары) жұмыскерлерінің тестілеу нәтижелері туралы мәліметтерді алғаннан кейін 3 (үш) жұмыс күні ішінде астананың, облыстың және республикалық маңызы бар қаланың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z98" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлерін тестілеу нәтижелері туралы мәліметтер негізінде біліктілік санатын беру (растау) немесе атқаратын лауазымының сәйкестігі туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) еңбек мобильділігі орталығының (мансап орталығының) жұмыскеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3181,131 +3283,193 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша куәлік береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлеріне біліктілік санатын беру (растау) немесе атқаратын лауазымының сәйкестігі туралы ақпаратты уәкілетті мемлекеттік органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. "Мәлімделген біліктілік санатына сәйкес келмейді" деген шешім қабылданған кезде аттестатталушы үшін қолданыстағы біліктілік санаты оның қолданылу мерзімі аяқталғанға дейін сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z101" w:id="78"/>
-[...15 lines deleted...]
-      33. "Мәлімделген біліктілік санатына сәйкес келмейді" деген шешім қабылданған кезде аттестатталушы үшін қолданыстағы біліктілік санаты оның қолданылу мерзімі аяқталғанға дейін сақталады.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Біліктіліктің орта деңгейінен біліктіліктің жоғары деңгейіне өту кезінде мансап орталығы маманының қолданылу мерзімі аяқталғанға дейін "санатсыз", "мансап консультанты" біліктілік санаты сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3537,68 +3701,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбек мобильділігі орталықтарының және/немесе мансап орталықтарының аттестатталатын жұмыскерлерінің тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5835,139 +5999,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек мобильділігі орталықтары</w:t>
+              <w:t>Еңбек мобильділігі орталықтарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мансап орталықтары)</w:t>
+              <w:t>(мансап орталықтарының)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыскерлерінің кәсіптік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құзыреттілігін аттестаттаудан</w:t>
+              <w:t>құзыреттілігіне аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өткізу қағидаларына</w:t>
+              <w:t>жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлерін тестілеу нәтижелері туралы мәлімет</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+        <w:t xml:space="preserve"> Еңбек мобильділігі орталықтары (мансап орталықтары) жұмыскерлерінің тестілеу нәтижелері туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6018,51 +6233,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыс (республикалық маңызы бар қала, астана)</w:t>
+Астана, облыс және республикалық маңызы бар қала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6090,51 +6305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Т.А.Ә. (бар болса)</w:t>
+ТАӘ (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6647,70 +6862,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      кестенің жалғасы </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6759,51 +6972,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тестілеу баллы</w:t>
+Тестілеу балдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7116,50 +7329,71 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7329,348 +7563,411 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="83"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Біліктілік санатын беру туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...279 lines deleted...]
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (астананың, облыстың және республикалық маңызы бар қаланың халықты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       атқарушы органы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       20___ жылғы "____" _______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (ТАӘ (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       атқаратын лауазымына сәйкес келеді _________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (лауазымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куәліктің қолданылу мерзімі 20___ жылғы "____" "_________".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Басшы ________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (ТАӘ (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Берілген орны ___________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (қала, облыс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Күні 20_________жылғы "______" "_____________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7840,348 +8137,411 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="98"/>
+    <w:bookmarkStart w:name="z128" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқаратын лауазымына сәйкестігі туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...112 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________________________ атқаратын лауазымына сәйкес келеді. </w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________шешімімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (астананың, облыстың және республикалық маңызы бар қаланың халықты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       атқарушы органы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       20___ жылғы "____" _______________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       __________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (ТАӘ (ол болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       атқаратын лауазымына сәйкес келеді _________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (лауазымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Куәліктің қолданылу мерзімі 20___ жылғы "____" "_________".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Басшы ___________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (ТАӘ (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       М.О.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Берілген орны ___________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (қала, облыс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Күні 20_________жылғы "______" _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8351,68 +8711,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлеріне біліктілік санатын беру (растау) немесе атқаратын лауазымының сәйкестігі туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9092,70 +9452,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9777,124 +10137,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Ескертпелер: еңбек мобильділігі орталығының (мансап орталығының) жұмыскері алған куәліктің түріне сәйкес толтырылады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>