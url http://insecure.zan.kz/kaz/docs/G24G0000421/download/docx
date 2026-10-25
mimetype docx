--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee73b41" w14:textId="ee73b41">
+    <w:p w14:paraId="6dc2182" w14:textId="6dc2182">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1689,455 +1689,437 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Кәсіптер карточкалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Кәсіптер карточкаларына өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 262</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9, 10, 11, 12, 13-тармақтар жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.03.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-9. Зейнетақымен қамсыздандыру жөніндегі маман кәсібінің карточкасы</w:t>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9. Зейнетақымен қамсыздандыру жөніндегі маман кәсібінің карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтың коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет атауының коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақымен қамсыздандыру жөніндегі маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2188,204 +2170,188 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3. – жоғары санатты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, КС және үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, кәсіптік орта) білім және I санатты техник лауазымындағы жұмыс өтілі кемінде 3 жыл немесе жұмыс өтіліне қойылатын талаптарсыз (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының </w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі орта деңгейдегі санаты жоқ экономист: тиісті мамандық (біліктілік) бойынша техникалық және кәсіптік, орта білімнен кейінгі (арнаулы орта, кәсіптік орта) білім және I санатты техник лауазымындағы жұмыс өтілі кемінде 3 жыл немесе жұмыс өтіліне қойылатын талаптарсыз (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>650-тармағы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2020 жылғы 31 желтоқсанда № 22003 болып тіркелді).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2490,238 +2456,168 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0519000 – Қолданбалы экономика бакалавры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...101 lines deleted...]
-жоғары санат – біліктілігі орта деңгейдегі бірінші санатты маман лауазымындағы жұмыс өтілі кемінде 3 жыл.</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі орта деңгейдегі маман: Санатсыз – жұмыс өтіліне талаптар қойылмайды; екінші санат – біліктілігі орта деңгейдегі санаты жоқ маман лауазымындағы жұмыс өтілі 1 жылдан кем емес; бірінші санат – біліктілігі орта деңгейдегі екінші санатты маман лауазымындағы жұмыс өтілі кемінде 2 жыл; жоғары санат – біліктілігі орта деңгейдегі бірінші санатты маман лауазымындағы жұмыс өтілі кемінде 3 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формалды емес және информалды біліммен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2736,322 +2632,327 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "skills.enbek.kz" платформасында кадрларды даярлау мен қайта даярлаудың қысқа мерзімді курстары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-009 әлеуметтік қорғау ұйымдарының маманы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтің негізгі мақсаты:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақымен қамсыздандыруды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3067,313 +2968,286 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Тағайындалған зейнетақы, жәрдемақы және әлеуметтік төлемдерді нақты есепке алуды қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1- еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1- еңбек функциясы: зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу бойынша құжаттарды өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - дағды: зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді алушылар өтініштерін қалыптастыру және өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3485,175 +3359,181 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Белгіленген мерзімде ақпаратты талдау және негізгі қызмет бойынша есептерді дайындау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Зейнетақы және әлеуметтік қамтамасыз ету саласында жаңа техниканы, ақпараттық жүйелер мен деректер базасын, сондай-ақ ақпараттық-коммуникациялық технологияларды, оның ішінде интернет-ресурстарды, телеграмм және өзге де технологияларды пайдалану.</w:t>
+8. Зейнетақы және әлеуметтік қамтамасыз ету саласында жаңа техниканы, цифрлық жүйелер мен деректер базасын, сондай-ақ цифрлық технологияларды, оның ішінде интернет-ресурстарды, телеграмм және өзге де технологияларды пайдалану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3694,108 +3574,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> негіздері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының </w:t>
+3. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+4. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді есептеу, қайта есептеу тәртібі мен құжаттамасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3805,887 +3667,861 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Зейнетақы және әлеуметтік қамсыздандыру саласында ақпараттық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
+7. Зейнетақы және әлеуметтік қамсыздандыру саласында цифрлық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - дағды: МБА-ға зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеу сұрақтары бойынша консультациялық көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-3. Қақтығыстарды басқару.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. МБА байланыс орнату. 2. Әлеуметтік төлемдерді төлеу және алу мәселелері бойынша кеңес беру және түсініктеме беру. 3. Қақтығыстарды басқару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Қазақстан Республикасының Әлеуметтік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Этикалық стандарттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Жеке тұлға психологиясының ерекшеліктері және азаматтардың жекелеген санаттары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - еңбек функциясы: тағайындалған зейнетақы, жәрдемақы және әлеуметтік төлемдерді нақты есепке алуды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - дағды: зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4827,143 +4663,149 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді алушылардың деректері туралы құпиялылықты сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4987,806 +4829,727 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> негіздері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+2. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдерді есептеу, қайта есептеу тәртібі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...119 lines deleted...]
-Этикалық</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапкершілік Адалдық Стресске төзімділік Қарым-қатынас Ізгі ниет Этикалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ шеңберінде басқа кәсіптермен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандық атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықты әлеуметтік қорғау ұйымдарындағы маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Зейнетақымен қамсыздандыру жөніндегі маман кәсібінің карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтың коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет атауының коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5819,1245 +5582,1017 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2631-0-017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-Жұмыспен қамту және әлеуметтік - еңбек мәселелері жөніндегі экономист</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнетақымен қамсыздандыру жөніндегі маман Зейнетақы активтерін есепке алу және есеп беру маманы Жұмыспен қамту және әлеуметтік - еңбек мәселелері жөніндегі экономист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-5.3. – жоғары санатты</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта білімнен кейінгі білім 5.3. – жоғары санатты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, КС және үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-тиісті мамандық (біліктілік) бойынша орта білімнен кейінгі білім және I санатты техник лауазымындағы жұмыс өтілі кемінде 3 жыл (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының </w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі орта деңгейдегі маман: тиісті мамандық (біліктілік) бойынша орта білімнен кейінгі білім және I санатты техник лауазымындағы жұмыс өтілі кемінде 3 жыл (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>650-тармағы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2020 жылғы 31 желтоқсанда № 22003 болып тіркелген).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...83 lines deleted...]
-0519000 – Қолданбалы экономика бакалавры</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мамандығы бойынша техникалық және кәсіптік білім беру: 0500000 – Қызмет, экономика және басқару 0519000 – Экономика (салалар бойынша) 0519000 – Қолданбалы экономика бакалавры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-қолданбалы экономика бакалавры – мамандығы бойынша кемінде 3 жыл жұмыс өтілі.</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі орта деңгейдегі маман: жоғары санат – біліктілігі орта деңгейдегі бірінші санатты маман лауазымындағы жұмыс өтілі кемінде 3 жыл; қолданбалы экономика бакалавры – мамандығы бойынша кемінде 3 жыл жұмыс өтілі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формалды емес және информалды біліммен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-"skills.enbek.kz" платформасында кадрларды даярлау мен қайта даярлаудың қысқа мерзімді курстары.</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру ұйымының базасында біліктілікті арттыру курстары немесе ұйымда (кәсіпорында) зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу мәселелері бойынша оқыту; "skills.enbek.kz" платформасында кадрларды даярлау мен қайта даярлаудың қысқа мерзімді курстары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-009 әлеуметтік қорғау ұйымдарының маманы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтің негізгі мақсаты:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақымен қамсыздандыруды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...47 lines deleted...]
-2. Тағайындалған зейнетақы, жәрдемақы және әлеуметтік төлемдерді нақты есепке алуды қамтамасыз ету.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеу бойынша құжаттарды өңдеу. 2. Тағайындалған зейнетақы, жәрдемақы және әлеуметтік төлемдерді нақты есепке алуды қамтамасыз ету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1- еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1- еңбек функциясы: зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу бойынша құжаттарды өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1-дағды: зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді алушылар өтініштерін қалыптастыру және өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7068,63 +6603,65 @@
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7236,88 +6773,90 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Белгіленген мерзімде ақпаратты талдау және негізгі қызмет бойынша есептерді дайындау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Зейнетақы және әлеуметтік қамтамасыз ету саласында жаңа техниканы, ақпараттық жүйелер мен деректер базасын, сондай-ақ ақпараттық-коммуникациялық технологияларды, оның ішінде интернет-ресурстарды, телеграмм және өзге де технологияларды пайдалану.</w:t>
+8. Зейнетақы және әлеуметтік қамтамасыз ету саласында жаңа техниканы, цифрлық жүйелер мен деректер базасын, сондай-ақ цифрлық технологияларды, оның ішінде интернет-ресурстарды, телеграмм және өзге де технологияларды пайдалану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7328,225 +6867,167 @@
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...161 lines deleted...]
-4. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді есептеу, қайта есептеу тәртібі мен құжаттамасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7556,255 +7037,241 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Зейнетақы және әлеуметтік қамсыздандыру саласында ақпараттық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
+7. Зейнетақы және әлеуметтік қамсыздандыру саласында цифрлық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - дағды: МБА-ға зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеу сұрақтары бойынша консультациялық көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7815,63 +7282,65 @@
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7918,63 +7387,65 @@
 3. Қақтығыстарды басқару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7985,421 +7456,361 @@
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...95 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Этикалық стандарттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Жеке тұлға психологиясының ерекшеліктері және азаматтардың жекелеген санаттары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - еңбек функциясы: тағайындалған зейнетақы, жәрдемақы және әлеуметтік төлемдерді нақты есепке алуды қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - дағды: зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді есепке алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8410,63 +7821,65 @@
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8621,63 +8034,65 @@
 9. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді алушылардың деректері туралы құпиялылықты сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8688,616 +8103,494 @@
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...85 lines deleted...]
-2. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдерді есептеу, қайта есептеу тәртібі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...119 lines deleted...]
-Этикалық</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жауапкершілік Адалдық Стресске төзімділік Қарым-қатынас Ізгі ниет Этикалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ шеңберінде басқа кәсіптермен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9307,477 +8600,447 @@
               <w:t>
 Мамандық атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықты әлеуметтік қорғау ұйымдарындағы маман</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Зейнетақымен қамсыздандыру жөніндегі маман кәсібінің карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтың коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2413-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет атауының коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-2631-0-017</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2413-9-005 2631-0-017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-Жұмыспен қамту және әлеуметтік-еңбек мәселелері жөніндегі экономист</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зейнетақы активтерін есепке алу және есеп беру маманы Жұмыспен қамту және әлеуметтік-еңбек мәселелері жөніндегі экономист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9828,558 +9091,364 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3. – жоғары санатты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА, үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...83 lines deleted...]
-I санатты экономист: кадрлар даярлаудың тиісті бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білімі және II санатты экономист лауазымындағы жұмыс өтілі кемінде 2 жыл (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының </w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі жоғары деңгейдегі маман: санаты жоқ экономист: кадрларды даярлаудың тиісті бағыты бойынша жұмыс өтіліне талаптар қоймай жоғары (немесе жоғары оқу орнынан кейінгі) білім; II санатты экономист: кадрлар даярлаудың тиісті бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білімі және санаты жоқ экономист лауазымындағы жұмыс өтілі кемінде 3 жыл; I санатты экономист: кадрлар даярлаудың тиісті бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білімі және II санатты экономист лауазымындағы жұмыс өтілі кемінде 2 жыл (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>650-тармағы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2020 жылғы 31 желтоқсанда № 22003 болып тіркелген).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...137 lines deleted...]
-6В114 – Әлеуметтік жұмыс</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары білім (бакалавриат): 6В03 – Әлеуметтік ғылымдар, журналистика және ақпарат 6В031 – Әлеуметтік ғылымдар 6В04 – Бизнес, басқару және құқық 6В041– Бизнес және басқару (экономика) 6В11 – Қызметтер 6В114 – Әлеуметтік жұмыс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс тәжірибесіне қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-II санатты: экономист лауазымындағы жұмыс өтілі 3 жылдан кем емес;</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біліктілігі жоғары деңгейдегі маман: санат жоқ: жұмыс өтіліне қойылатын талаптар жоқ; II санатты: экономист лауазымындағы жұмыс өтілі 3 жылдан кем емес;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I санат: II санатты экономист лауазымындағы жұмыс өтілі кемінде 2 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формалды емес және информалды біліммен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10394,340 +9463,327 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "skills.enbek.kz" платформасында кадрларды даярлау мен қайта даярлаудың қысқа мерзімді курстары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...47 lines deleted...]
-2631-0-014 экономист (жалпы профиль)</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2631-0-004 инженер-экономист 2631-0-014 экономист (жалпы профиль)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтің негізгі мақсаты:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақымен қамсыздандыруды ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциялардың сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10743,191 +9799,178 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Тағайындалған зейнетақылардың, жәрдемақылар мен әлеуметтік төлемдердің дұрыс есебін қамтамасыз ету бойынша бақылау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - еңбек функциясы: зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеу жөніндегі құжаттарды өңдеу бойынша бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10938,118 +9981,122 @@
               <w:t>
 1 - дағды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 зейнетақылар, жәрдемақылар және әлеуметтік төлемдер алушылардың өтініштерін қалыптастыру және өңдеу бойынша бақылау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11161,155 +10208,161 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Белгіленген мерзімде ақпаратты талдау және негізгі қызмет бойынша есептерді дайындау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Зейнетақы және әлеуметтік қамтамасыз ету саласында жаңа техниканы, ақпараттық жүйелер мен деректер базасын, сондай-ақ ақпараттық-коммуникациялық технологияларды, оның ішінде интернет-ресурстарды, телеграмм және өзге де технологияларды пайдалану.</w:t>
+8. Зейнетақы және әлеуметтік қамтамасыз ету саласында жаңа техниканы, цифрлық жүйелер мен деректер базасын, сондай-ақ цифрлық технологияларды, оның ішінде интернет-ресурстарды, телеграмм және өзге де технологияларды пайдалану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11331,107 +10384,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы"</w:t>
-[...55 lines deleted...]
-4. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+3. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді есептеу, қайта есептеу тәртібі мен құжаттамасы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11441,322 +10456,313 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Зейнетақы және әлеуметтік қамсыздандыру саласында ақпараттық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
+7. Зейнетақы және әлеуметтік қамсыздандыру саласында цифрлық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - дағды: МБА зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеу мәселелері бойынша консультациялық көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11790,568 +10796,517 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Қақтығыстарды басқару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...95 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Этикалық стандарттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Жеке тұлға психологиясының ерекшеліктері және азаматтардың жекелеген санаттары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - еңбек функциясы: тағайындалған зейнетақылардың, жәрдемақылар мен әлеуметтік төлемдердің дұрыс есебін қамтамасыз ету бойынша бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - дағды: зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді төлеуді есепке алу және бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12493,1102 +11448,1033 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді алушылардың деректері туралы құпиялылықты сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...65 lines deleted...]
-2. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер есептеу, қайта есептеу тәртібі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...83 lines deleted...]
-Эмпатия</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа адамдарға оң әсер ету Өзін-өзі бақылау Ұстамдылық Эмпатия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ шеңберінде басқа кәсіптермен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандық атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3.-1 (8.3.-2, 8.3.-1, 8.3.-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның құрылымдық бөлімшесінің басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-12. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жөніндегі ұйымның құрылымдық бөлімшесінің (басқармасының, бөлімшесінің, бөлімінің) басшысы кәсібінің карточкасы</w:t>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жөніндегі ұйымның құрылымдық бөлімшесінің (басқармасының, бөлімшесінің, бөлімінің) басшысы кәсібінің карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтың коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1344-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет атауының коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1344-0-001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жөніндегі ұйымның құрылымдық бөлімшесінің (басқармасының, бөлімшесінің, бөлімінің) басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13610,311 +12496,258 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.3.-2 облыстық маңызы бар ұйымның (астананың, республикалық маңызы бар қаланың) құрылымдық бөлімшесінің басшысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.3.-3 аудандық маңызы бар ұйымның (облыстық маңызы бар қаланың) құрылымдық бөлімшесінің басшысы;</w:t>
-[...17 lines deleted...]
-8.3.-4 ауылдық маңызы бар ұйымның құрылымдық бөлімшесінің басшысы.</w:t>
+8.3.-3 аудандық маңызы бар ұйымның (облыстық маңызы бар қаланың) құрылымдық бөлімшесінің басшысы; 8.3.-4 ауылдық маңызы бар ұйымның құрылымдық бөлімшесінің басшысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА және үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-              <w:t>, Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2017 жылғы 6 желтоқсанда № 16057 болып тіркелген).</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтік қорғау ұйымының құрылымдық бөлімшесінің (бөлімінің, секторының, тобының) бастығы: жоғары (немесе жоғары оқу орнынан кейінгі) білімі (әлеуметтік, экономикалық, қаржылық, заңгерлік) және халықты әлеуметтік қорғау ұйымдарында немесе тиісті бейіндегі лауазымдарда кемінде 3 жыл жұмыс өтілі (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2017 жылғы 25 қазандағы № 360 бұйрығымен бекітілген Халықты әлеуметтік қорғау және жұмыспен қамту ұйымдарының басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамалары, Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2017 жылғы 6 желтоқсанда № 16057 болып тіркелген).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары (немесе жоғары оқу орнынан кейінгі) кәсіптік білім (әлеуметтік, экономикалық, қаржылық, заңгерлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формалды емес және информалды біліммен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13929,322 +12762,326 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "skills.enbek.kz" платформада кадрларды даярлау мен қайта даярлаудың қысқа мерзімді курстары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтің негізгі мақсаты:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақылар, жәрдемақылар, әлеуметтік төлемдер төлеу жөніндегі қызметтерді (жұмыстарды) ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14260,313 +13097,283 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Зейнетақы және жәрдемақы төлеу жөніндегі ұйымның құрылымдық бөлімшесінің (департамент, басқарма, бөлімше, бөлім) шаруашылық және қаржы-экономикалық қызметіне басшылық жасау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - еңбек функциясы: зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жөніндегі ұйымның құрылымдық бөлімшесінің (департамент, басқарма, бөлімше, бөлім) өндірістік қызметіне басшылық жасау, қызметін жоспарлау және бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1- дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1- дағды: зейнетақыларды, жәрдемақыларды және әлеуметтік төлемдерді төлеу бойынша қызметтер көрсету жөніндегі жұмысты жалпы басшылық ету және ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14624,105 +13431,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Мамандардың лауазымдық нұсқаулықтарын орындауын, сапасы мен мерзімі бойынша құжаттардың орындалуын бақылауды жүзеге асыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Азаматтар мен заңды тұлғаларды қабылдау.</w:t>
-[...17 lines deleted...]
-6. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді алушыларға анонимді сауалнама жүргізу.</w:t>
+5. Азаматтар мен заңды тұлғаларды қабылдау. 6. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді алушыларға анонимді сауалнама жүргізу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Зейнетақылар, жәрдемақылар, әлеуметтік төлемдер, міндетті әлеуметтік сақтандыру мәселелері бойынша консультациялық және түсіндіру жұмыстарын жүргізу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Жаңа техниканы, еңбекті басқару мен ұйымдастырудың прогрессивті нысандарын, зейнетақы және әлеуметтік қамсыздандыру саласындағы ақпараттық жүйелер мен дерекқорларды, сондай-ақ ақпараттық-коммуникациялық технологияларды, оның ішінде интернет-ресурстарды, жеделхаттарды және өзге де технологияларды пайдалану.</w:t>
+8. Жаңа техниканы, еңбекті басқару мен ұйымдастырудың прогрессивті нысандарын, зейнетақы және әлеуметтік қамсыздандыру саласындағы цифрлық жүйелер мен дерекқорларды, сондай-ақ цифрлық технологияларды, оның ішінде интернет-ресурстарды, жеделхаттарды және өзге де технологияларды пайдалану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Ұжымда қолайлы әлеуметтік-психологиялық климат құру бойынша ұсыныстар әзірлеу.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14732,371 +13521,261 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Қазақстан Республикасының Сыбайлас жемқорлыққа қарсы заңнамасы нормаларының сақталуын бақылау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11. Ақпараттық ресурстардың қауіпсіздігін және алынған ақпараттың құпиялылығын қамтамасыз етуді бақылау.</w:t>
+11. Цифрлық ресурстардың қауіпсіздігін және алынған ақпараттың құпиялылығын қамтамасыз етуді бақылау.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. МБА-мен байланыс орнату.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...197 lines deleted...]
-4. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Халыққа қызмет көрсету бойынша ұйымның бейіні, мамандануы және ерекшеліктері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15160,945 +13839,867 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10. Зейнетақы және әлеуметтік қамсыздандыру саласындағы ақпараттық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
+10. Зейнетақы және әлеуметтік қамсыздандыру саласындағы цифрлық жүйе мен деректер базасын жүргізу тәртібі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі тәртіп пен нормалар, өрт қауіпсіздігі талаптары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - дағды:</w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - дағды: консультациялық қызмет көрсету МБА-ға зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеу мәселелері бойынша көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...29 lines deleted...]
-1.МБА-мен байланыс орнату.</w:t>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. МБА-мен байланыс орнату.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Әлеуметтік төлемдерді төлеу және алу мәселелері бойынша кеңес беру және түсініктеме беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Қақтығыстарды басқару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...105 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Этикалық стандарттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Жеке тұлға психологиясының ерекшеліктері және азаматтардың жекелеген санаттары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 - еңбек функциясы: зейнетақы және жәрдемақы төлеу жөніндегі ұйымның құрылымдық бөлімшесінің (департамент, басқарма, бөлімше, бөлім) шаруашылық және қаржы-экономикалық қызметіне басшылық жасау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - дағды: қарым-қатынас дағдылары, тұлғааралық қатынастар және бағыныштылардың мотивациясы, бағыныштылардың өкілеттіктерін бере білу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16186,1119 +14787,921 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі тәртіп пен нормалар, өрт қауіпсіздігі талаптары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...133 lines deleted...]
-              <w:t>.</w:t>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...173 lines deleted...]
-Бастама</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көшбасшылық Стратегиялық ойлау Жеке ұйымшылдық және өз еңбегінің жоғары мәдениеті Күштерді бөлу қабілеті Нәтижеге назар аудару Тәлімгерлік Күтпеген жағдайларда өзін-өзі ұстау қабілеті Энергия Бастама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ шеңберінде басқа кәсіптермен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандық атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2.-1 (8.2.-2, 8.2.-3., 8.2.-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның құрылымдық бөлімшесінің басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13. Зейнетақымен қамсыздандыру қызметінің басшысы кәсібінің карточкасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Топтың коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1344-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет атауының коды:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1344-0-005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақымен қамсыздандыру қызметінің басшысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17349,264 +15752,247 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.2.-4 ауылдық маңызы бар ұйымның құрылымдық бөлімшесінің басшысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 БТБА, БА, үлгілік біліктілік сипаттамалары бойынша біліктілік деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...49 lines deleted...]
-              <w:t>, Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2020 жылғы 31 желтоқсанда № 22003 болып тіркелген).</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кадрларды даярлаудың тиісті бағыты бойынша жоғары (немесе жоғары оқу орнынан кейінгі) білім және ұйымның тиісті бейініндегі Экономикалық қызмет түріндегі басшы лауазымдарда мамандық бойынша жұмыс өтілі кемінде 5 жыл (Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 30 желтоқсандағы № 553 бұйрығымен бекітілген Басшылар, мамандар және басқа да қызметшілер лауазымдарының біліктілік анықтамалығының "Директордың өндіріс жөніндегі орынбасары (директоры, вице-президенті)" 69-параграфы 215-тармақ, Қазақстан Республикасы Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2020 жылғы 31 желтоқсанда № 22003 болып тіркелген).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптік білім деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоғары білім (әлеуметтік, экономикалық, қаржылық, заңгерлік) және жұмыс тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формалды емес және информалды біліммен байланыс:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17621,322 +16007,327 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "skills.enbek.kz" платформада кадрларды даярлау мен қайта даярлаудың қысқа мерзімді курстары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәсіптің басқа ықтимал атаулары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның директоры (бас директор, атқарушы директор, президент, басқарма төрағасы, басқарушы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтің негізгі мақсаты:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жөніндегі ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функциялардың сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Еңбек функцияларының тізбесі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Міндетті еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17952,313 +16343,286 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жұмысын ұйымдастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосымша еңбек функциялары:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - еңбек функциясы:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - еңбек функциясы: құрылымдық бөлімшенің жұмысын ұйымдастыру және оған басшылық жасау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1- дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1- дағды: құрылымдық бөлімшенің қызметіне жалпы басшылық жасау және бақылау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18334,317 +16698,263 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Көзделген төлемдердің түрі мен мөлшерін анықтаудың дұрыстығына бақылауды жүзеге асыру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Жаңа техниканы, еңбекті басқару мен ұйымдастырудың прогрессивті нысандарын, зейнетақы және әлеуметтік қамсыздандыру саласындағы ақпараттық жүйелер мен дерекқорларды, сондай-ақ ақпараттық-коммуникациялық технологияларды, оның ішінде интернет-ресурстарды, жеделхаттарды, чатботтарды және өзге де технологияларды пайдалану.</w:t>
+6. Жаңа техниканы, еңбекті басқару мен ұйымдастырудың прогрессивті нысандарын, зейнетақы және әлеуметтік қамсыздандыру саласындағы цифрлық жүйелер мен дерекқорларды, сондай-ақ цифрлық технологияларды, оның ішінде интернет-ресурстарды, жеделхаттарды, чатботтарды және өзге де технологияларды пайдалану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Еңбек қауіпсіздігі және еңбекті қорғау жөніндегі тәртіп пен нормалар, өрт қауіпсіздігі талаптары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...143 lines deleted...]
-4. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Халыққа қызмет көрсету ұйымының бейіні, мамандануы және ерекшеліктері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18737,311 +17047,302 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Қауіпсіздік және қорғау, қауіпсіздік техникасы, өртке қарсы қауіпсіздік және өндірістік санитария жөніндегі тәртіп пен нормалар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2 - дағды: зейнетақы және жәрдемақы төлеу жөніндегі құрылымдық бөлімшенің жұмысын ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19117,279 +17418,245 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Әлеуметтік төлемдерді төлеу және алу мәселелері бойынша кеңес және түсініктеме беру.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Жаңа техниканы, еңбекті басқару мен ұйымдастырудың прогрессивті нысандарын, зейнетақы және әлеуметтік қамсыздандыру саласындағы ақпараттық жүйелер мен дерекқорларды, сондай-ақ ақпараттық-коммуникациялық технологияларды, оның ішінде интернет-ресурстарды, жеделхаттарды, чат-боттарды және өзге де технологияларды пайдалану.</w:t>
+6. Жаңа техниканы, еңбекті басқару мен ұйымдастырудың прогрессивті нысандарын, зейнетақы және әлеуметтік қамсыздандыру саласындағы цифрлық жүйелер мен дерекқорларды, сондай-ақ цифрлық технологияларды, оның ішінде интернет-ресурстарды, жеделхаттарды, чат-боттарды және өзге де технологияларды пайдалану.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Зейнетақы, жәрдемақы және әлеуметтік төлемдерді алушылардың деректері туралы құпиялылықты сақтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...105 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Халыққа қызмет көрсету ұйымының бейіні, мамандануы және ерекшеліктері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19464,315 +17731,306 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Әлеуметтік жұмыстағы этика негіздері (Кәсіби этика кодексі).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 - еңбек функциясы: зейнетақы, жәрдемақы және әлеуметтік төлемдерді төлеу жұмысын ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 - дағды:</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+1 - дағды: зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеуді қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19878,433 +18136,387 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Зейнетақы мен жәрдемақы төлеу бойынша банк операцияларын жүргізуді ұйымдастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...105 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2- дағды: консультациялық қызмет көрсету</w:t>
-[...23 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+2- дағды: консультациялық қызмет көрсету МБА-ға зейнетақылар, жәрдемақылар және әлеуметтік төлемдер төлеу мәселелері бойынша көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Машықтар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20338,842 +18550,693 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Қақтығыстарды басқару.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...105 lines deleted...]
-3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңнамалық және өзге де нормативтік құқықтық актілер.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Қазақстан Республикасының Еңбек кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Қазақстан Республикасының Әлеуметтік кодексі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Зейнетақы, жәрдемақы және әлеуметтік төлемдер төлеуді ұйымдастыру саласындағы заңдары және өзге де нормативтік құқықтық актілер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Этикалық стандарттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Жеке тұлға психологиясының ерекшеліктері және азаматтардың жекелеген санаттары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дағдыны тану мүмкіндігі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке құзыреттерге қойылатын талаптар:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...137 lines deleted...]
-Әдептілік</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нәтижеге назар аудару Күтпеген жағдайларда өзін-өзі ұстау қабілеті Табандылық Өз әрекеттері мен қабылданған шешімдері үшін жауапкершілік Энергия Бастама Әдептілік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламенттер мен ұлттық стандарттардың тізімі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ шеңберінде басқа кәсіптермен байланыс:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СБШ деңгейі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандық атауы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1.-1 (8.1.-2, 8.1.-3., 8.1.-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21426,55 +19489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>