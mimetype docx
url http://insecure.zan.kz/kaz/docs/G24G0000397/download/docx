--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e0cbe69" w14:textId="e0cbe69">
+    <w:p w14:paraId="5cabcca" w14:textId="5cabcca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек мобильділігі орталықтары мен мансап орталықтары жұмыскерлерінің үздіксіз кәсіптік даму қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 14 қазандағы № 397 бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 14 қазандағы № 397 бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -705,51 +705,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      1) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) еңбек мобильділігі орталығының (мансап орталығының) жұмыскері (бұдан әрі – жұмыскер) – "Халықты әлеуметтік қорғау және жұмыспен қамту ұйымдарының басшылары, мамандары және басқа да қызметшілері лауазымдарының үлгілік біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің міндетін атқарушының 2017 жылғы 25 қазандағы № 360 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -885,51 +885,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) кәсіптік-бейімдеу даярлығы – еңбек мобильділігі орталығына (мансап орталығына) алғаш қабылданған немесе жаңадан қызметке кірген жұмыскерлерді бейімдеуге және оқытуға бағытталған даярлау процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) мансап орталығы – аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада өз функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
+      8) мансап орталығы – астанада, республикалық маңызы бар қалаларда, аудандарда, облыстық маңызы бар қалаларда оның функцияларын орындауды жүзеге асыратын еңбек мобильділігі орталығының филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Еңбек ресурстарын дамыту орталығы – Қазақстан Республикасы Үкіметінің шешімі бойынша уәкілетті мемлекеттік органның жанынан құрылатын, еңбек нарығын ақпараттық-талдамалық жағынан сүйемелдеуді, жұмыспен қамтуға жәрдемдесудің белсенді шараларын, жұмыспен қамту қызметтерін әдіснамалық жағынан қолдауды, әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесін дамыту мен қолдап отыруды қамтамасыз ететін заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
@@ -989,50 +989,112 @@
         <w:t>
       12) ішкі жаттықтырушы – халықты жұмыспен қамту саласында кемінде екі жыл жұмыс өтілі бар, жоғары кәсіптік қасиеттері бар, сондай-ақ жаттықтырушыларды даярлау бағдарламасы бойынша оқытудан өткен және еңбек мобильділігі орталықтарының (мансап орталықтарының) жұмыскерлерін оқытуды жүзеге асыратын басқарушылық және негізгі персонал қатарындағы еңбек мобильділігі орталығының жұмыскері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тәлімгер – еңбек мобильділігі орталығына (мансап орталығына) алғаш қабылданған немесе жаңадан қызметке кірген, оған кәсіптік бейімделуіне практикалық көмек көрсететін жұмыскерге бекітіліп берілетін еңбек мобильділігі орталығының (мансап орталығының) жұмыскері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Еңбек мобильділігі орталығы (мансап орталығы) жұмыскерінің үздіксіз кәсіптік дамуы осы Қағидаларға сәйкес оны жұмысқа қабылдау туралы еңбек мобильділігі орталығының уәкілетті тұлғасының бұйрығы шыққан сәттен бастап тұрақты негізде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2707,61 +2769,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_</w:t>
-[...9 lines deleted...]
-              <w:t>_____________________________</w:t>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7254,55 +7306,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7628,31 +7680,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>