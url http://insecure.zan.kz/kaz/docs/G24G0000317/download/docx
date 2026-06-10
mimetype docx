--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bfc42d2" w14:textId="bfc42d2">
+    <w:p w14:paraId="d427341" w14:textId="d427341">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2647,1024 +2647,1118 @@
         <w:t>
       14) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) Комитеттің аумақтық бөлімшелері ұсынатын еңбек қатынастары бойынша ақпаратты талдау және жинақтау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) тармақша жаңа редакцияда көзделген – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) ел кәсіпорындарының ұжымдарындағы, оның ішінде ақпараттық жүйелер арқылы ахуалға мониторингті жүзеге асыру; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) Министрліктің басшылығына ел кәсіпорындарындағы еңбек қатынастары жөніндегі ахуал туралы хабарлау; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      17) Министрліктің басшылығына ел кәсіпорындарындағы еңбек қатынастары жөніндегі ахуал туралы хабарлау; </w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) еңбек даулары, наразылық акциялары мен ереуілдер туындаған кезде мүдделі мемлекеттік органдармен, кәсіподақтармен және жұмыс берушілермен бірлесіп шаралар қабылдау; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      18) еңбек даулары, наразылық акциялары мен ереуілдер туындаған кезде мүдделі мемлекеттік органдармен, кәсіподақтармен және жұмыс берушілермен бірлесіп шаралар қабылдау; </w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) құзыреті шегінде меморандумдар мен келісімдердің жобаларын әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      19) құзыреті шегінде меморандумдар мен келісімдердің жобаларын әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) өз құзыреті шегінде халық пен жұмыс берушілер арасында ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      20) өз құзыреті шегінде халық пен жұмыс берушілер арасында ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) еңбек заңнамасы және еңбек қатынастары мәселелері бойынша кеңестер, форумдар, семинарлар ұйымдастыру және өткізу; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      21) еңбек заңнамасы және еңбек қатынастары мәселелері бойынша кеңестер, форумдар, семинарлар ұйымдастыру және өткізу; </w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) құзыреті шегінде нормативтік-құқықтық актілерге өзгерістер енгізу жөнінде ұсыныстар әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      22) құзыреті шегінде нормативтік-құқықтық актілерге өзгерістер енгізу жөнінде ұсыныстар әзірлеу;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      23) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының мәртебесі мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Комитетті басқаруды Комитет төрағасы жүзеге асырады, ол Комитетке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Комитет төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Комитет төрағасының өкілеттігі: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Комитеттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Комитеттің құрылымдық бөлімшелері туралы ережені әзірлеу жөнінде Министрлікке ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Министрліктің аппарат басшысына лауазымдарға тағайындау және лауазымдардан босату туралы, даярлау (қайта даярлау), біліктілігін арттыру, демалыс беру, іссапарға жіберу, сыйлықақы беру, лауазымдық айлықақыларға үстемеақылар белгілеу, материалдық көмек көрсету мәселелері бойынша, сондай-ақ Комитет қызметкерлерін және Комитеттің аумақтық бөлімшелері басшыларының орынбасарларын көтермелеу және тәртіптік жауаптылыққа тарту туралы ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Комитеттің атынан мемлекеттік органдарда және меншік нысанына қарамастан өзге ұйымдарда өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Комитетте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес Комитет төрағасына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комитет төрағасы уақытша болмаған кезде (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Комитет төрағасы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының мәртебесі мен өкілеттіктері</w:t>
-[...259 lines deleted...]
-      21. Комитет төрағасы өз орынбасарларының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді. </w:t>
+        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитетке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Комитет өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Комитет өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Комитетті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      25. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің қарамағындағы аумақтық бөлiмшелердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      Комитеттің қарамағындағы аумақтық бөлiмшелердің тізбесі</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      2. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      3. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      4. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      5. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Батыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      6. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Батыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      7. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      8. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      9. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      10. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      11. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      12. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      13. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      14. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      15. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      16. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      17. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      18. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      19. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемесі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3769,1478 +3863,1478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру және бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 071400, Абай облысы, Семей қаласы, Достоевский көшесі, 110-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Абай облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z197" w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасында сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...239 lines deleted...]
-      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды </w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5345,1538 +5439,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің  Ақмола облысы бойынша департаменті" республикалық  мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z218" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 020000, Ақмола облысы, Көкшетау қаласы, Абай көшесі, 89-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақмола облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z239" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z240" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z243" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z245" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z247" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z248" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z251" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z254" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z257" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z258" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z259" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z263" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z264" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z265" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z266" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z267" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z268" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z269" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z270" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:bookmarkStart w:name="z271" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z272" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z273" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z274" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z275" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z276" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z277" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z278" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z279" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z288" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z290" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z290" w:id="282"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z291" w:id="283"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6981,1538 +7075,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:bookmarkStart w:name="z293" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің  Ақтөбе облысы бойынша департаменті" республикалық  мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z294" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:bookmarkStart w:name="z295" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z296" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z297" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z298" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z299" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z300" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z301" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z302" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 030000, Ақтөбе облысы, Ақтөбе қаласы, Маресьев көшесі, 91-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z303" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ақтөбе облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z304" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z305" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z306" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z307" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z308" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z308" w:id="299"/>
+    <w:bookmarkStart w:name="z309" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z310" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z311" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z312" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z313" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z314" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z315" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z316" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z317" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z318" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z319" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z320" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z321" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z322" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z323" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z324" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z325" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z326" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z327" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z328" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z329" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z330" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z331" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z332" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z333" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z334" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z335" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z336" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z337" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z338" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z339" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z340" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z341" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z342" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z343" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z344" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z345" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z346" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z346" w:id="337"/>
+    <w:bookmarkStart w:name="z347" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z348" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z349" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z350" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z351" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z352" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z353" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z354" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z355" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z356" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z357" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z358" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z359" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z360" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасынна сәйкес оны алмастыратын тұлға орындайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z361" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z362" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді. </w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z362" w:id="353"/>
+    <w:bookmarkStart w:name="z363" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z364" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z365" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z366" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z366" w:id="357"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z367" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z367" w:id="358"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="358"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8617,1478 +8711,1478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z369" w:id="359"/>
+    <w:bookmarkStart w:name="z369" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z370" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z370" w:id="360"/>
+    <w:bookmarkStart w:name="z371" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z372" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z373" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z374" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z375" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z376" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z377" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z378" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 040800, Алматы облысы, Қонаев қаласы, Ивушка ықшам ауданы, 1Г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z379" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z380" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z381" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z382" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z383" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z384" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z384" w:id="374"/>
+    <w:bookmarkStart w:name="z385" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z386" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z387" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z388" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z389" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z390" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z391" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z392" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z393" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z394" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z395" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z396" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z397" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z398" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z399" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z400" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z401" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z402" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z403" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z404" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z405" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z406" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z407" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z408" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z409" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z410" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z411" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z412" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z413" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z414" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z415" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z416" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z417" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z418" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z419" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z420" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z421" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z422" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z422" w:id="412"/>
+    <w:bookmarkStart w:name="z423" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z424" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z425" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z426" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z427" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z428" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z429" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z430" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z431" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z432" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z433" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z434" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z435" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...239 lines deleted...]
-      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды </w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z435" w:id="425"/>
+    <w:bookmarkStart w:name="z436" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z437" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z438" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z439" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z439" w:id="429"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z440" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z440" w:id="430"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="430"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10193,1478 +10287,1478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z442" w:id="431"/>
+    <w:bookmarkStart w:name="z442" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z443" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z443" w:id="432"/>
+    <w:bookmarkStart w:name="z444" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z445" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z446" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z447" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z448" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z449" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z450" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z451" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 060011, Атырау облысы, Атырау қаласы, Александр Пушкин көшесі, 163 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z452" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Атырау облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z453" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z454" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z455" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z456" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z457" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z457" w:id="446"/>
+    <w:bookmarkStart w:name="z458" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z459" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z460" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z461" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z462" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z463" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z464" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z465" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z466" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z467" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z468" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z469" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z470" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z471" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z472" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z473" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z474" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z475" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z476" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z477" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z478" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z479" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z480" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z481" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z482" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z483" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z484" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z485" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z486" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z487" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z488" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z489" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z490" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z491" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z492" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z493" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z494" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z495" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z495" w:id="484"/>
+    <w:bookmarkStart w:name="z496" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z497" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z498" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z499" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z500" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z501" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z502" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z503" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z504" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z505" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z506" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z507" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z508" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...239 lines deleted...]
-      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды. </w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z508" w:id="497"/>
+    <w:bookmarkStart w:name="z509" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z510" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z511" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z512" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z512" w:id="501"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z513" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z513" w:id="502"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="502"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11769,1538 +11863,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z515" w:id="503"/>
+    <w:bookmarkStart w:name="z515" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Батыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z516" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z516" w:id="504"/>
+    <w:bookmarkStart w:name="z517" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Батыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z518" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z519" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z520" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z521" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z522" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z523" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z524" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 090000, Батыс Қазақстан облысы, Орал қаласы, Нұрсұлтан Назарбаев даңғылы, 188-үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z525" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Батыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z526" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z527" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z528" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z529" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z530" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z530" w:id="518"/>
+    <w:bookmarkStart w:name="z531" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z532" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z533" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z534" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z535" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z536" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z537" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z538" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z539" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z540" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z541" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z542" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z543" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z544" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z545" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z546" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z547" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z548" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z549" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z550" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z551" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z552" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z553" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z554" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z555" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z556" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z557" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z558" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z559" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z560" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z561" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z562" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z563" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z564" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z565" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z566" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z567" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z568" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z568" w:id="556"/>
+    <w:bookmarkStart w:name="z569" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z570" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z571" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z572" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z573" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z574" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z575" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z576" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z577" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z578" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z579" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z580" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z581" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z582" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z583" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z584" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z584" w:id="572"/>
+    <w:bookmarkStart w:name="z585" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z586" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z587" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z588" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z588" w:id="576"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z589" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z589" w:id="577"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="577"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13405,1538 +13499,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z591" w:id="578"/>
+    <w:bookmarkStart w:name="z591" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="577"/>
+    <w:bookmarkStart w:name="z592" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z592" w:id="579"/>
+    <w:bookmarkStart w:name="z593" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z594" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z595" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z596" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z597" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z598" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z599" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z600" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 080012, Жамбыл облысы, Тараз қаласы, Желтоқсан көшесі, 78-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z601" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жамбыл облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z602" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z603" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z604" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z605" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z606" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z606" w:id="593"/>
+    <w:bookmarkStart w:name="z607" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z608" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z609" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z610" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z611" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z612" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z613" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z614" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z615" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z616" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z617" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z618" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z619" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z620" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z621" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z622" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z623" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z624" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z625" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z626" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z627" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z628" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z629" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z630" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z631" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z632" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z633" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z634" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z635" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z636" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z637" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z638" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z639" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z640" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z641" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z642" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z643" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z644" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру; </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z644" w:id="631"/>
+    <w:bookmarkStart w:name="z645" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z646" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z647" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z648" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z649" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z650" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z651" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z652" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z653" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z654" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z655" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z656" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z657" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z658" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z659" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z660" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z660" w:id="647"/>
+    <w:bookmarkStart w:name="z661" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z662" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z663" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z664" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z664" w:id="651"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z665" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z665" w:id="652"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="652"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15041,1478 +15135,1478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z667" w:id="653"/>
+    <w:bookmarkStart w:name="z667" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z668" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z668" w:id="654"/>
+    <w:bookmarkStart w:name="z669" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z670" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z671" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z672" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z673" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z674" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z675" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z676" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 040000, Жетісу облысы, Талдықорған қаласы, Қабанбай батыр көшесі, 26-үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z677" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Жетісу облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z678" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z679" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z680" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z681" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z682" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z682" w:id="668"/>
+    <w:bookmarkStart w:name="z683" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z684" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z685" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z686" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z687" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z688" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z689" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z690" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z691" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z692" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z693" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z694" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z695" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z696" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z697" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z698" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z699" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z700" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z701" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z702" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z703" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z704" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z705" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z706" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z707" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z708" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z709" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z710" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z711" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z712" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z713" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z714" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z715" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z716" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z717" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z718" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z719" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z720" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z720" w:id="706"/>
+    <w:bookmarkStart w:name="z721" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z722" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z723" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z724" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z725" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z726" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z727" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z728" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z729" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z730" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z731" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z732" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z733" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...239 lines deleted...]
-      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z733" w:id="719"/>
+    <w:bookmarkStart w:name="z734" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z735" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z736" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z737" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z737" w:id="723"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z738" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z738" w:id="724"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="724"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16617,1538 +16711,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z740" w:id="725"/>
+    <w:bookmarkStart w:name="z740" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z741" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z741" w:id="726"/>
+    <w:bookmarkStart w:name="z742" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z743" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z744" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z745" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z746" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z747" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z748" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z749" w:id="733"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 100009, Қарағанды облысы, Қарағанды қаласы, Ермеков көшесі, 73-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z750" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қарағанды облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z751" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z752" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z753" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z754" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z755" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z755" w:id="740"/>
+    <w:bookmarkStart w:name="z756" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z757" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z758" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z759" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z760" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z761" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z762" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z763" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z764" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z765" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z766" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z767" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z768" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z769" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z770" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z771" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z772" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z773" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z774" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z775" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z776" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z777" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z778" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z779" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z780" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z781" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z782" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z783" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z784" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z785" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z786" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z787" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z788" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z789" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z790" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z791" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z792" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z793" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z793" w:id="778"/>
+    <w:bookmarkStart w:name="z794" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z795" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z796" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z797" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z798" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z799" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z800" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z801" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z802" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z803" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z804" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z805" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z806" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z807" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z808" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z809" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z809" w:id="794"/>
+    <w:bookmarkStart w:name="z810" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z811" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z812" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z813" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z813" w:id="798"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z814" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
-    <w:bookmarkStart w:name="z814" w:id="799"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="799"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18253,1538 +18347,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z816" w:id="800"/>
+    <w:bookmarkStart w:name="z816" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z817" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="800"/>
-    <w:bookmarkStart w:name="z817" w:id="801"/>
+    <w:bookmarkStart w:name="z818" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z819" w:id="802"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z820" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z821" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z822" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z823" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z824" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z825" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 110000, Қостанай облысы, Қостанай қаласы, А. Қасымқанов көшесі, 34-үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z826" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қостанай облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z827" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z828" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z829" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z830" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z831" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z831" w:id="815"/>
+    <w:bookmarkStart w:name="z832" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z833" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z834" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z835" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z836" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z837" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z838" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z839" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z840" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z841" w:id="824"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z842" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z843" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z844" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z845" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z846" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z847" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z848" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z849" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z850" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z851" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z852" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z853" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z854" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z855" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z856" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z857" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z858" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z859" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z860" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z861" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z862" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z863" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z864" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z865" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z866" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z867" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z868" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z869" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="852"/>
-    <w:bookmarkStart w:name="z869" w:id="853"/>
+    <w:bookmarkStart w:name="z870" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z871" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z872" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z873" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z874" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z875" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z876" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z877" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z878" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z879" w:id="862"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z880" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z881" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z882" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z883" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z884" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z885" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="868"/>
-    <w:bookmarkStart w:name="z885" w:id="869"/>
+    <w:bookmarkStart w:name="z886" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z887" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z888" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z889" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
-    <w:bookmarkStart w:name="z889" w:id="873"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z890" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
-    <w:bookmarkStart w:name="z890" w:id="874"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="874"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19889,1478 +19983,1478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z892" w:id="875"/>
+    <w:bookmarkStart w:name="z892" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z893" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="875"/>
-    <w:bookmarkStart w:name="z893" w:id="876"/>
+    <w:bookmarkStart w:name="z894" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z895" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z896" w:id="878"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z897" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z898" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z899" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z900" w:id="882"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z901" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 120003, Қызылорда облысы, Қызылорда қаласы, Бейбарыс Сұлтан көшесі, №1 ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z902" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Қызылорда облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z903" w:id="885"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z904" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z905" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z906" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z907" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="889"/>
-    <w:bookmarkStart w:name="z907" w:id="890"/>
+    <w:bookmarkStart w:name="z908" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z909" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z910" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z911" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z912" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z913" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z914" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z915" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z916" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z917" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z918" w:id="900"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z919" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z920" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z921" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z922" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z923" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z924" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z925" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z926" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z927" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z928" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z929" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z930" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z931" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z932" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z933" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z934" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z935" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z936" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z937" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z938" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z939" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z940" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z941" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z942" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z943" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z944" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z945" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру; </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="927"/>
-    <w:bookmarkStart w:name="z945" w:id="928"/>
+    <w:bookmarkStart w:name="z946" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z947" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z948" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z949" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z950" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z951" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z952" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z953" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z954" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z955" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z956" w:id="938"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z957" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z958" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...239 lines deleted...]
-      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="940"/>
-    <w:bookmarkStart w:name="z958" w:id="941"/>
+    <w:bookmarkStart w:name="z959" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z960" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z961" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z962" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="944"/>
-    <w:bookmarkStart w:name="z962" w:id="945"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z963" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="945"/>
-    <w:bookmarkStart w:name="z963" w:id="946"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="946"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21465,1538 +21559,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z965" w:id="947"/>
+    <w:bookmarkStart w:name="z965" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z966" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="947"/>
-    <w:bookmarkStart w:name="z966" w:id="948"/>
+    <w:bookmarkStart w:name="z967" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z968" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z969" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z970" w:id="951"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z971" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z972" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z973" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z974" w:id="955"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 130000, Маңғыстау облысы, Ақтау қаласы, 14 шағынаудан, № 36а ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z975" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Маңғыстау облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z976" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z977" w:id="958"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z978" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z979" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z980" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="961"/>
-    <w:bookmarkStart w:name="z980" w:id="962"/>
+    <w:bookmarkStart w:name="z981" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z982" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z983" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z984" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z985" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z986" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z987" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z988" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z989" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z990" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z991" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z992" w:id="973"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z993" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z994" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z995" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z996" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z997" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z998" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z999" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1000" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1001" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1002" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1003" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1004" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1005" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1006" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1007" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1008" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1009" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1010" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1011" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1012" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1013" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1014" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1015" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1016" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1017" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1018" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="999"/>
-    <w:bookmarkStart w:name="z1018" w:id="1000"/>
+    <w:bookmarkStart w:name="z1019" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1020" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1021" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1022" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1023" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1024" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1025" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1026" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1027" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1028" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1029" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1030" w:id="1011"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1031" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1032" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1033" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1034" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1015"/>
-    <w:bookmarkStart w:name="z1034" w:id="1016"/>
+    <w:bookmarkStart w:name="z1035" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1036" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1037" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1038" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1019"/>
-    <w:bookmarkStart w:name="z1038" w:id="1020"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1039" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1020"/>
-    <w:bookmarkStart w:name="z1039" w:id="1021"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1021"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23101,1538 +23195,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1041" w:id="1022"/>
+    <w:bookmarkStart w:name="z1041" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1042" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1022"/>
-    <w:bookmarkStart w:name="z1042" w:id="1023"/>
+    <w:bookmarkStart w:name="z1043" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1044" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1045" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1046" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1047" w:id="1027"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1048" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1049" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1050" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 140000, Павлодар облысы, Павлодар қаласы, Астана көшесі, 153-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1051" w:id="1031"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Павлодар облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1052" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1053" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1054" w:id="1034"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1055" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1056" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1036"/>
-    <w:bookmarkStart w:name="z1056" w:id="1037"/>
+    <w:bookmarkStart w:name="z1057" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1058" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1059" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1060" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1061" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1062" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1063" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1064" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1065" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1066" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1067" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1068" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1069" w:id="1049"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1070" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1071" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1072" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1073" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1074" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1075" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1076" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1077" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1078" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1079" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1080" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1081" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1082" w:id="1062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1083" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1084" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1085" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1086" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1087" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1088" w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1089" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1090" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1091" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1092" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1093" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1094" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1074"/>
-    <w:bookmarkStart w:name="z1094" w:id="1075"/>
+    <w:bookmarkStart w:name="z1095" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1096" w:id="1076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1097" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1098" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1099" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1100" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1101" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1102" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1103" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1104" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1105" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1106" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1107" w:id="1087"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1108" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1109" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1110" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1090"/>
-    <w:bookmarkStart w:name="z1110" w:id="1091"/>
+    <w:bookmarkStart w:name="z1111" w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1112" w:id="1092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1113" w:id="1093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1114" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1094"/>
-    <w:bookmarkStart w:name="z1114" w:id="1095"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1115" w:id="1095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1095"/>
-    <w:bookmarkStart w:name="z1115" w:id="1096"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1096"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24737,1538 +24831,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1117" w:id="1097"/>
+    <w:bookmarkStart w:name="z1117" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1118" w:id="1097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1097"/>
-    <w:bookmarkStart w:name="z1118" w:id="1098"/>
+    <w:bookmarkStart w:name="z1119" w:id="1098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1120" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1121" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1122" w:id="1101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1123" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1124" w:id="1103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1125" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1126" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 150008, Солтүстік Қазақстан облысы, Петропавл қаласы, Абай көшесі, 64-үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1127" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Солтүстік Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1128" w:id="1107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1129" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1130" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1131" w:id="1110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1132" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1132" w:id="1112"/>
+    <w:bookmarkStart w:name="z1133" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1134" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1135" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1136" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1137" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1138" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1139" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1140" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1141" w:id="1120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1142" w:id="1121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1143" w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1144" w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1145" w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1146" w:id="1125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1147" w:id="1126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1148" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1149" w:id="1128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1150" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1151" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1152" w:id="1131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1153" w:id="1132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1154" w:id="1133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1155" w:id="1134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1156" w:id="1135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1157" w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1158" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1159" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1160" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1161" w:id="1140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1162" w:id="1141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1163" w:id="1142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1164" w:id="1143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1165" w:id="1144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1166" w:id="1145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1167" w:id="1146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1168" w:id="1147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1169" w:id="1148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1170" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1149"/>
-    <w:bookmarkStart w:name="z1170" w:id="1150"/>
+    <w:bookmarkStart w:name="z1171" w:id="1150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1172" w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1173" w:id="1152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1174" w:id="1153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1175" w:id="1154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1176" w:id="1155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1177" w:id="1156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1178" w:id="1157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1179" w:id="1158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1180" w:id="1159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1181" w:id="1160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1182" w:id="1161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1183" w:id="1162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1184" w:id="1163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1185" w:id="1164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1186" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1165"/>
-    <w:bookmarkStart w:name="z1186" w:id="1166"/>
+    <w:bookmarkStart w:name="z1187" w:id="1166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1188" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1189" w:id="1168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1190" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1169"/>
-    <w:bookmarkStart w:name="z1190" w:id="1170"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1191" w:id="1170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1170"/>
-    <w:bookmarkStart w:name="z1191" w:id="1171"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26373,1538 +26467,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1193" w:id="1172"/>
+    <w:bookmarkStart w:name="z1193" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1194" w:id="1172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1172"/>
-    <w:bookmarkStart w:name="z1194" w:id="1173"/>
+    <w:bookmarkStart w:name="z1195" w:id="1173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1196" w:id="1174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1197" w:id="1175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1198" w:id="1176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1199" w:id="1177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1200" w:id="1178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1201" w:id="1179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1202" w:id="1180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 161200, Түркістан облысы, Түркістан қаласы, "Жаңа қала" шағын ауданы, 32-көше, 20-ғимарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1203" w:id="1181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Түркістан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1204" w:id="1182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1205" w:id="1183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1206" w:id="1184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1207" w:id="1185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1208" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1186"/>
-    <w:bookmarkStart w:name="z1208" w:id="1187"/>
+    <w:bookmarkStart w:name="z1209" w:id="1187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1210" w:id="1188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1211" w:id="1189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1212" w:id="1190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1213" w:id="1191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1214" w:id="1192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1215" w:id="1193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1216" w:id="1194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1217" w:id="1195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1218" w:id="1196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1219" w:id="1197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1220" w:id="1198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1221" w:id="1199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1222" w:id="1200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1223" w:id="1201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында актілерінде көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1224" w:id="1202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1225" w:id="1203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1226" w:id="1204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1227" w:id="1205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1228" w:id="1206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында актілерінде көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1229" w:id="1207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1230" w:id="1208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1231" w:id="1209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1232" w:id="1210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1233" w:id="1211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1234" w:id="1212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1235" w:id="1213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1236" w:id="1214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1237" w:id="1215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1238" w:id="1216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1239" w:id="1217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1240" w:id="1218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1241" w:id="1219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1242" w:id="1220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1243" w:id="1221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1244" w:id="1222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1245" w:id="1223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1246" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1224"/>
-    <w:bookmarkStart w:name="z1246" w:id="1225"/>
+    <w:bookmarkStart w:name="z1247" w:id="1225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1248" w:id="1226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1249" w:id="1227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1250" w:id="1228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1251" w:id="1229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1252" w:id="1230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1253" w:id="1231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z1254" w:id="1232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1255" w:id="1233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1256" w:id="1234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1257" w:id="1235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1258" w:id="1236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z1259" w:id="1237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1260" w:id="1238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1261" w:id="1239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1239"/>
+    <w:bookmarkStart w:name="z1262" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1240"/>
-    <w:bookmarkStart w:name="z1262" w:id="1241"/>
+    <w:bookmarkStart w:name="z1263" w:id="1241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1264" w:id="1242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z1265" w:id="1243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z1266" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1244"/>
-    <w:bookmarkStart w:name="z1266" w:id="1245"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1267" w:id="1245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1245"/>
-    <w:bookmarkStart w:name="z1267" w:id="1246"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1246"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28009,1478 +28103,1478 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1269" w:id="1247"/>
+    <w:bookmarkStart w:name="z1269" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z1270" w:id="1247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1247"/>
-    <w:bookmarkStart w:name="z1270" w:id="1248"/>
+    <w:bookmarkStart w:name="z1271" w:id="1248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z1272" w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z1273" w:id="1250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1274" w:id="1251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1275" w:id="1252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1276" w:id="1253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1277" w:id="1254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z1278" w:id="1255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 100600, Ұлытау облысы, Жезқазған қаласы, Желтоқсан көшесі, 25-үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1255"/>
+    <w:bookmarkStart w:name="z1279" w:id="1256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Ұлытау облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1280" w:id="1257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1281" w:id="1258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1282" w:id="1259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1283" w:id="1260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1284" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1284" w:id="1262"/>
+    <w:bookmarkStart w:name="z1285" w:id="1262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1286" w:id="1263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1287" w:id="1264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1288" w:id="1265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1289" w:id="1266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1290" w:id="1267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1291" w:id="1268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1292" w:id="1269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1293" w:id="1270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z1294" w:id="1271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1295" w:id="1272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1296" w:id="1273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z1297" w:id="1274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z1298" w:id="1275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1299" w:id="1276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1300" w:id="1277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1277"/>
+    <w:bookmarkStart w:name="z1301" w:id="1278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z1302" w:id="1279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z1303" w:id="1280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1304" w:id="1281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1305" w:id="1282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1306" w:id="1283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1307" w:id="1284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1308" w:id="1285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z1309" w:id="1286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z1310" w:id="1287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z1311" w:id="1288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z1312" w:id="1289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:bookmarkStart w:name="z1313" w:id="1290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z1314" w:id="1291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z1315" w:id="1292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z1316" w:id="1293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z1317" w:id="1294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z1318" w:id="1295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z1319" w:id="1296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z1320" w:id="1297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z1321" w:id="1298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z1322" w:id="1299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру. </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1299"/>
-    <w:bookmarkStart w:name="z1322" w:id="1300"/>
+    <w:bookmarkStart w:name="z1323" w:id="1300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z1324" w:id="1301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z1325" w:id="1302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z1326" w:id="1303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z1327" w:id="1304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z1328" w:id="1305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z1329" w:id="1306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z1330" w:id="1307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z1331" w:id="1308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z1332" w:id="1309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z1333" w:id="1310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z1334" w:id="1311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z1335" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...239 lines deleted...]
-      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1312"/>
-    <w:bookmarkStart w:name="z1335" w:id="1313"/>
+    <w:bookmarkStart w:name="z1336" w:id="1313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z1337" w:id="1314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z1338" w:id="1315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1315"/>
+    <w:bookmarkStart w:name="z1339" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1316"/>
-    <w:bookmarkStart w:name="z1339" w:id="1317"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1340" w:id="1317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1317"/>
-    <w:bookmarkStart w:name="z1340" w:id="1318"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29585,1538 +29679,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1342" w:id="1319"/>
+    <w:bookmarkStart w:name="z1342" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z1343" w:id="1319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1319"/>
-    <w:bookmarkStart w:name="z1343" w:id="1320"/>
+    <w:bookmarkStart w:name="z1344" w:id="1320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z1345" w:id="1321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z1346" w:id="1322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z1347" w:id="1323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z1348" w:id="1324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z1349" w:id="1325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z1350" w:id="1326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z1351" w:id="1327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 070000, Шығыс Қазақстан облысы, Өскемен қаласы, Карл Либкнехт көшесі, 19-үй. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z1352" w:id="1328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шығыс Қазақстан облысы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1328"/>
+    <w:bookmarkStart w:name="z1353" w:id="1329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z1354" w:id="1330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z1355" w:id="1331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z1356" w:id="1332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1332"/>
+    <w:bookmarkStart w:name="z1357" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1357" w:id="1334"/>
+    <w:bookmarkStart w:name="z1358" w:id="1334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1334"/>
+    <w:bookmarkStart w:name="z1359" w:id="1335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z1360" w:id="1336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1336"/>
+    <w:bookmarkStart w:name="z1361" w:id="1337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z1362" w:id="1338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z1363" w:id="1339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z1364" w:id="1340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z1365" w:id="1341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z1366" w:id="1342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z1367" w:id="1343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z1368" w:id="1344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z1369" w:id="1345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z1370" w:id="1346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkStart w:name="z1371" w:id="1347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1347"/>
+    <w:bookmarkStart w:name="z1372" w:id="1348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkStart w:name="z1373" w:id="1349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkStart w:name="z1374" w:id="1350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1350"/>
+    <w:bookmarkStart w:name="z1375" w:id="1351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkStart w:name="z1376" w:id="1352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkStart w:name="z1377" w:id="1353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkStart w:name="z1378" w:id="1354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1354"/>
+    <w:bookmarkStart w:name="z1379" w:id="1355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1355"/>
+    <w:bookmarkStart w:name="z1380" w:id="1356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1356"/>
+    <w:bookmarkStart w:name="z1381" w:id="1357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1357"/>
+    <w:bookmarkStart w:name="z1382" w:id="1358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1358"/>
+    <w:bookmarkStart w:name="z1383" w:id="1359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1359"/>
+    <w:bookmarkStart w:name="z1384" w:id="1360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1360"/>
+    <w:bookmarkStart w:name="z1385" w:id="1361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkStart w:name="z1386" w:id="1362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkStart w:name="z1387" w:id="1363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1363"/>
+    <w:bookmarkStart w:name="z1388" w:id="1364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z1389" w:id="1365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z1390" w:id="1366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1366"/>
+    <w:bookmarkStart w:name="z1391" w:id="1367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1367"/>
+    <w:bookmarkStart w:name="z1392" w:id="1368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1368"/>
+    <w:bookmarkStart w:name="z1393" w:id="1369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1369"/>
+    <w:bookmarkStart w:name="z1394" w:id="1370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1370"/>
+    <w:bookmarkStart w:name="z1395" w:id="1371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1371"/>
-    <w:bookmarkStart w:name="z1395" w:id="1372"/>
+    <w:bookmarkStart w:name="z1396" w:id="1372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1372"/>
+    <w:bookmarkStart w:name="z1397" w:id="1373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1373"/>
+    <w:bookmarkStart w:name="z1398" w:id="1374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1374"/>
+    <w:bookmarkStart w:name="z1399" w:id="1375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z1400" w:id="1376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1376"/>
+    <w:bookmarkStart w:name="z1401" w:id="1377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1377"/>
+    <w:bookmarkStart w:name="z1402" w:id="1378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1378"/>
+    <w:bookmarkStart w:name="z1403" w:id="1379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1379"/>
+    <w:bookmarkStart w:name="z1404" w:id="1380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1380"/>
+    <w:bookmarkStart w:name="z1405" w:id="1381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1381"/>
+    <w:bookmarkStart w:name="z1406" w:id="1382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1382"/>
+    <w:bookmarkStart w:name="z1407" w:id="1383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1383"/>
+    <w:bookmarkStart w:name="z1408" w:id="1384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1384"/>
+    <w:bookmarkStart w:name="z1409" w:id="1385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1385"/>
+    <w:bookmarkStart w:name="z1410" w:id="1386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1386"/>
+    <w:bookmarkStart w:name="z1411" w:id="1387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1387"/>
-    <w:bookmarkStart w:name="z1411" w:id="1388"/>
+    <w:bookmarkStart w:name="z1412" w:id="1388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1388"/>
+    <w:bookmarkStart w:name="z1413" w:id="1389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1389"/>
+    <w:bookmarkStart w:name="z1414" w:id="1390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1390"/>
+    <w:bookmarkStart w:name="z1415" w:id="1391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1391"/>
-    <w:bookmarkStart w:name="z1415" w:id="1392"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1416" w:id="1392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1392"/>
-    <w:bookmarkStart w:name="z1416" w:id="1393"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -31221,1538 +31315,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1418" w:id="1394"/>
+    <w:bookmarkStart w:name="z1418" w:id="1393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1393"/>
+    <w:bookmarkStart w:name="z1419" w:id="1394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1394"/>
-    <w:bookmarkStart w:name="z1419" w:id="1395"/>
+    <w:bookmarkStart w:name="z1420" w:id="1395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1395"/>
+    <w:bookmarkStart w:name="z1421" w:id="1396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1396"/>
+    <w:bookmarkStart w:name="z1422" w:id="1397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1397"/>
+    <w:bookmarkStart w:name="z1423" w:id="1398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1398"/>
+    <w:bookmarkStart w:name="z1424" w:id="1399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1399"/>
+    <w:bookmarkStart w:name="z1425" w:id="1400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1400"/>
+    <w:bookmarkStart w:name="z1426" w:id="1401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1401"/>
+    <w:bookmarkStart w:name="z1427" w:id="1402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 050021, Алматы қаласы, Достық даңғылы, 85-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1402"/>
+    <w:bookmarkStart w:name="z1428" w:id="1403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Алматы қаласы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1403"/>
+    <w:bookmarkStart w:name="z1429" w:id="1404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1404"/>
+    <w:bookmarkStart w:name="z1430" w:id="1405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1405"/>
+    <w:bookmarkStart w:name="z1431" w:id="1406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1406"/>
+    <w:bookmarkStart w:name="z1432" w:id="1407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1407"/>
+    <w:bookmarkStart w:name="z1433" w:id="1408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z1433" w:id="1409"/>
+    <w:bookmarkStart w:name="z1434" w:id="1409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1409"/>
+    <w:bookmarkStart w:name="z1435" w:id="1410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1410"/>
+    <w:bookmarkStart w:name="z1436" w:id="1411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1411"/>
+    <w:bookmarkStart w:name="z1437" w:id="1412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1412"/>
+    <w:bookmarkStart w:name="z1438" w:id="1413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1413"/>
+    <w:bookmarkStart w:name="z1439" w:id="1414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1414"/>
+    <w:bookmarkStart w:name="z1440" w:id="1415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1415"/>
+    <w:bookmarkStart w:name="z1441" w:id="1416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1416"/>
+    <w:bookmarkStart w:name="z1442" w:id="1417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1417"/>
+    <w:bookmarkStart w:name="z1443" w:id="1418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1418"/>
+    <w:bookmarkStart w:name="z1444" w:id="1419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1419"/>
+    <w:bookmarkStart w:name="z1445" w:id="1420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1420"/>
+    <w:bookmarkStart w:name="z1446" w:id="1421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1421"/>
+    <w:bookmarkStart w:name="z1447" w:id="1422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1422"/>
+    <w:bookmarkStart w:name="z1448" w:id="1423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1423"/>
+    <w:bookmarkStart w:name="z1449" w:id="1424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1424"/>
+    <w:bookmarkStart w:name="z1450" w:id="1425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1425"/>
+    <w:bookmarkStart w:name="z1451" w:id="1426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1426"/>
+    <w:bookmarkStart w:name="z1452" w:id="1427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1427"/>
+    <w:bookmarkStart w:name="z1453" w:id="1428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1428"/>
+    <w:bookmarkStart w:name="z1454" w:id="1429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1429"/>
+    <w:bookmarkStart w:name="z1455" w:id="1430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1430"/>
+    <w:bookmarkStart w:name="z1456" w:id="1431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1431"/>
+    <w:bookmarkStart w:name="z1457" w:id="1432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1432"/>
+    <w:bookmarkStart w:name="z1458" w:id="1433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1433"/>
+    <w:bookmarkStart w:name="z1459" w:id="1434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1434"/>
+    <w:bookmarkStart w:name="z1460" w:id="1435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1435"/>
+    <w:bookmarkStart w:name="z1461" w:id="1436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1436"/>
+    <w:bookmarkStart w:name="z1462" w:id="1437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1437"/>
+    <w:bookmarkStart w:name="z1463" w:id="1438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1438"/>
+    <w:bookmarkStart w:name="z1464" w:id="1439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1439"/>
+    <w:bookmarkStart w:name="z1465" w:id="1440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1440"/>
+    <w:bookmarkStart w:name="z1466" w:id="1441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1441"/>
+    <w:bookmarkStart w:name="z1467" w:id="1442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1442"/>
+    <w:bookmarkStart w:name="z1468" w:id="1443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1443"/>
+    <w:bookmarkStart w:name="z1469" w:id="1444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1444"/>
+    <w:bookmarkStart w:name="z1470" w:id="1445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1445"/>
+    <w:bookmarkStart w:name="z1471" w:id="1446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1446"/>
-    <w:bookmarkStart w:name="z1471" w:id="1447"/>
+    <w:bookmarkStart w:name="z1472" w:id="1447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1447"/>
+    <w:bookmarkStart w:name="z1473" w:id="1448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1448"/>
+    <w:bookmarkStart w:name="z1474" w:id="1449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1449"/>
+    <w:bookmarkStart w:name="z1475" w:id="1450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1450"/>
+    <w:bookmarkStart w:name="z1476" w:id="1451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1451"/>
+    <w:bookmarkStart w:name="z1477" w:id="1452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1452"/>
+    <w:bookmarkStart w:name="z1478" w:id="1453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1453"/>
+    <w:bookmarkStart w:name="z1479" w:id="1454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1454"/>
+    <w:bookmarkStart w:name="z1480" w:id="1455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1455"/>
+    <w:bookmarkStart w:name="z1481" w:id="1456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1456"/>
+    <w:bookmarkStart w:name="z1482" w:id="1457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1457"/>
+    <w:bookmarkStart w:name="z1483" w:id="1458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1458"/>
+    <w:bookmarkStart w:name="z1484" w:id="1459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1459"/>
+    <w:bookmarkStart w:name="z1485" w:id="1460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1460"/>
+    <w:bookmarkStart w:name="z1486" w:id="1461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1461"/>
+    <w:bookmarkStart w:name="z1487" w:id="1462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1462"/>
-    <w:bookmarkStart w:name="z1487" w:id="1463"/>
+    <w:bookmarkStart w:name="z1488" w:id="1463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1463"/>
+    <w:bookmarkStart w:name="z1489" w:id="1464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1464"/>
+    <w:bookmarkStart w:name="z1490" w:id="1465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1465"/>
+    <w:bookmarkStart w:name="z1491" w:id="1466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1466"/>
-    <w:bookmarkStart w:name="z1491" w:id="1467"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1492" w:id="1467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1467"/>
-    <w:bookmarkStart w:name="z1492" w:id="1468"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1468"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32857,1538 +32951,1538 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1494" w:id="1469"/>
+    <w:bookmarkStart w:name="z1494" w:id="1468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1468"/>
+    <w:bookmarkStart w:name="z1495" w:id="1469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1469"/>
-    <w:bookmarkStart w:name="z1495" w:id="1470"/>
+    <w:bookmarkStart w:name="z1496" w:id="1470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1470"/>
+    <w:bookmarkStart w:name="z1497" w:id="1471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1471"/>
+    <w:bookmarkStart w:name="z1498" w:id="1472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1472"/>
+    <w:bookmarkStart w:name="z1499" w:id="1473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1473"/>
+    <w:bookmarkStart w:name="z1500" w:id="1474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1474"/>
+    <w:bookmarkStart w:name="z1501" w:id="1475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1475"/>
+    <w:bookmarkStart w:name="z1502" w:id="1476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1476"/>
+    <w:bookmarkStart w:name="z1503" w:id="1477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 010000, Астана қаласы, Сарыарқа ауданы, Бейбітшілік көшесі, № 9. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1477"/>
+    <w:bookmarkStart w:name="z1504" w:id="1478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Астана қаласы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1478"/>
+    <w:bookmarkStart w:name="z1505" w:id="1479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1479"/>
+    <w:bookmarkStart w:name="z1506" w:id="1480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1480"/>
+    <w:bookmarkStart w:name="z1507" w:id="1481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1481"/>
+    <w:bookmarkStart w:name="z1508" w:id="1482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1482"/>
+    <w:bookmarkStart w:name="z1509" w:id="1483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1483"/>
-    <w:bookmarkStart w:name="z1509" w:id="1484"/>
+    <w:bookmarkStart w:name="z1510" w:id="1484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1484"/>
+    <w:bookmarkStart w:name="z1511" w:id="1485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1485"/>
+    <w:bookmarkStart w:name="z1512" w:id="1486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1486"/>
+    <w:bookmarkStart w:name="z1513" w:id="1487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1487"/>
+    <w:bookmarkStart w:name="z1514" w:id="1488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1488"/>
+    <w:bookmarkStart w:name="z1515" w:id="1489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1489"/>
+    <w:bookmarkStart w:name="z1516" w:id="1490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1490"/>
+    <w:bookmarkStart w:name="z1517" w:id="1491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1491"/>
+    <w:bookmarkStart w:name="z1518" w:id="1492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1492"/>
+    <w:bookmarkStart w:name="z1519" w:id="1493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1493"/>
+    <w:bookmarkStart w:name="z1520" w:id="1494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1494"/>
+    <w:bookmarkStart w:name="z1521" w:id="1495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1495"/>
+    <w:bookmarkStart w:name="z1522" w:id="1496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1496"/>
+    <w:bookmarkStart w:name="z1523" w:id="1497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1497"/>
+    <w:bookmarkStart w:name="z1524" w:id="1498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1498"/>
+    <w:bookmarkStart w:name="z1525" w:id="1499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1499"/>
+    <w:bookmarkStart w:name="z1526" w:id="1500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1500"/>
+    <w:bookmarkStart w:name="z1527" w:id="1501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1501"/>
+    <w:bookmarkStart w:name="z1528" w:id="1502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1502"/>
+    <w:bookmarkStart w:name="z1529" w:id="1503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1503"/>
+    <w:bookmarkStart w:name="z1530" w:id="1504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1504"/>
+    <w:bookmarkStart w:name="z1531" w:id="1505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1505"/>
+    <w:bookmarkStart w:name="z1532" w:id="1506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1506"/>
+    <w:bookmarkStart w:name="z1533" w:id="1507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1507"/>
+    <w:bookmarkStart w:name="z1534" w:id="1508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1508"/>
+    <w:bookmarkStart w:name="z1535" w:id="1509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1509"/>
+    <w:bookmarkStart w:name="z1536" w:id="1510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1510"/>
+    <w:bookmarkStart w:name="z1537" w:id="1511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1511"/>
+    <w:bookmarkStart w:name="z1538" w:id="1512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1512"/>
+    <w:bookmarkStart w:name="z1539" w:id="1513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1513"/>
+    <w:bookmarkStart w:name="z1540" w:id="1514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1514"/>
+    <w:bookmarkStart w:name="z1541" w:id="1515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1515"/>
+    <w:bookmarkStart w:name="z1542" w:id="1516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1516"/>
+    <w:bookmarkStart w:name="z1543" w:id="1517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1517"/>
+    <w:bookmarkStart w:name="z1544" w:id="1518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1518"/>
+    <w:bookmarkStart w:name="z1545" w:id="1519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1519"/>
+    <w:bookmarkStart w:name="z1546" w:id="1520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1520"/>
+    <w:bookmarkStart w:name="z1547" w:id="1521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1521"/>
-    <w:bookmarkStart w:name="z1547" w:id="1522"/>
+    <w:bookmarkStart w:name="z1548" w:id="1522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1522"/>
+    <w:bookmarkStart w:name="z1549" w:id="1523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1523"/>
+    <w:bookmarkStart w:name="z1550" w:id="1524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1524"/>
+    <w:bookmarkStart w:name="z1551" w:id="1525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1525"/>
+    <w:bookmarkStart w:name="z1552" w:id="1526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1526"/>
+    <w:bookmarkStart w:name="z1553" w:id="1527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1527"/>
+    <w:bookmarkStart w:name="z1554" w:id="1528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1528"/>
+    <w:bookmarkStart w:name="z1555" w:id="1529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1529"/>
+    <w:bookmarkStart w:name="z1556" w:id="1530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1530"/>
+    <w:bookmarkStart w:name="z1557" w:id="1531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1531"/>
+    <w:bookmarkStart w:name="z1558" w:id="1532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1532"/>
+    <w:bookmarkStart w:name="z1559" w:id="1533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1533"/>
+    <w:bookmarkStart w:name="z1560" w:id="1534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1534"/>
+    <w:bookmarkStart w:name="z1561" w:id="1535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1535"/>
+    <w:bookmarkStart w:name="z1562" w:id="1536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1536"/>
+    <w:bookmarkStart w:name="z1563" w:id="1537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...299 lines deleted...]
-      21. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1537"/>
-    <w:bookmarkStart w:name="z1563" w:id="1538"/>
+    <w:bookmarkStart w:name="z1564" w:id="1538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1538"/>
+    <w:bookmarkStart w:name="z1565" w:id="1539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1539"/>
+    <w:bookmarkStart w:name="z1566" w:id="1540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1540"/>
+    <w:bookmarkStart w:name="z1567" w:id="1541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      24. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1541"/>
-    <w:bookmarkStart w:name="z1567" w:id="1542"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1568" w:id="1542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1542"/>
-    <w:bookmarkStart w:name="z1568" w:id="1543"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1543"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -34493,1716 +34587,1716 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1570" w:id="1544"/>
+    <w:bookmarkStart w:name="z1570" w:id="1543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1543"/>
+    <w:bookmarkStart w:name="z1571" w:id="1544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1544"/>
-    <w:bookmarkStart w:name="z1571" w:id="1545"/>
+    <w:bookmarkStart w:name="z1572" w:id="1545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемесі (бұдан әрі – Департамент) Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің (бұдан әрі – Комитет) еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы іске асыру мен бақылау функцияларын өз құзыреті шегінде жүзеге асыратын аумақтық бөлімшесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1545"/>
+    <w:bookmarkStart w:name="z1573" w:id="1546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Департамент өз қызметін Қазақстан Республикасының Конституциясына, заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, Қазақстан Республикасының өзге де нормативтік құқықтық актілеріне, осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1546"/>
+    <w:bookmarkStart w:name="z1574" w:id="1547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның өз атауы қазақ тілінде көрсетілген мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1547"/>
+    <w:bookmarkStart w:name="z1575" w:id="1548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент азаматтық-құқықтық қатынастарға өз атынан түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1548"/>
+    <w:bookmarkStart w:name="z1576" w:id="1549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент, заңнамаға сәйкес уәкілеттік берілген болса, ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1549"/>
+    <w:bookmarkStart w:name="z1577" w:id="1550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент өз құзыретінің мәселелері бойынша Қазақстан Республикасының заңнамасында белгіленген тәртіппен Департамент басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1550"/>
+    <w:bookmarkStart w:name="z1578" w:id="1551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Департаменттің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1551"/>
+    <w:bookmarkStart w:name="z1579" w:id="1552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Департаменттің заңды мекенжайы: Қазақстан Республикасы, 160023, Шымкент қаласы, Қаратау ауданы, С. Бәйтереков көшесі, 89-үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1552"/>
+    <w:bookmarkStart w:name="z1580" w:id="1553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Департаменттің толық атауы – "Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі Мемлекеттік еңбек инспекциясы комитетінің Шымкент қаласы бойынша департаменті" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1553"/>
+    <w:bookmarkStart w:name="z1581" w:id="1554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Департаменттің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1554"/>
+    <w:bookmarkStart w:name="z1582" w:id="1555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Департаменттің қызметін қаржыландыру республикалық бюджет қаражаты есебінен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1555"/>
+    <w:bookmarkStart w:name="z1583" w:id="1556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаментке кәсіпкерлік субъектілерімен Департаменттің функциялары болып табылатын міндеттерді орындау тұрғысынан шарттық қатынастар жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1556"/>
+    <w:bookmarkStart w:name="z1584" w:id="1557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1557"/>
+    <w:bookmarkStart w:name="z1585" w:id="1558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...259 lines deleted...]
-      Егер Департаментке заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда мұндай қызметтен алынған кіріс мемлекеттік бюджеттің кірісіне жіберіледі. </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1558"/>
-    <w:bookmarkStart w:name="z1585" w:id="1559"/>
+    <w:bookmarkStart w:name="z1586" w:id="1559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1559"/>
+    <w:bookmarkStart w:name="z1587" w:id="1560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде еңбек саласындағы мемлекеттік саясатты, оның ішінде еңбек қауіпсіздігі мен еңбекті қорғауды, халықты жұмыспен қамтуды іске асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1560"/>
+    <w:bookmarkStart w:name="z1588" w:id="1561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Еңбек заңнамасының, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау талаптарының, Қазақстан Республикасының халықты жұмыспен қамту саласындағы заңнамасының сақталуына өз құзыреті шегіндегі мемлекеттік бақылауды қамтамасыз ету. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1561"/>
+    <w:bookmarkStart w:name="z1589" w:id="1562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1562"/>
+    <w:bookmarkStart w:name="z1590" w:id="1563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1563"/>
+    <w:bookmarkStart w:name="z1591" w:id="1564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде құқықтық актілер шығару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1564"/>
+    <w:bookmarkStart w:name="z1592" w:id="1565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз құзыреті шегінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнама талаптарының сақталуын тексеруді және профилактикалық бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1565"/>
+    <w:bookmarkStart w:name="z1593" w:id="1566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншік нысанына қарамастан өзге де мемлекеттік органдармен және ұйымдармен өзара іс-қимыл жасау, олардан қажетті мәліметтер мен материалдарды сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1566"/>
+    <w:bookmarkStart w:name="z1594" w:id="1567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік) ведомстволық бағынысты ұйымдарынан, жергілікті атқарушы органдардан, жеке және заңды тұлғалардан Департаментке жүктелген міндеттер мен функцияларды орындау үшін қажетті ақпараттық сипаттағы құжаттар мен анықтамаларды Қазақстан Республикасының заңнамасында белгіленген тәртіппен сұратуға және алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1567"/>
+    <w:bookmarkStart w:name="z1595" w:id="1568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мемлекеттік еңбек инспекторларының актілерін мәжбүрлеп орындау үшін сотқа жүгінуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1568"/>
+    <w:bookmarkStart w:name="z1596" w:id="1569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің құзыретіне кіретін мәселелерді талқылау жөніндегі комиссиялар мен жұмыс топтарының жұмысына қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1569"/>
+    <w:bookmarkStart w:name="z1597" w:id="1570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің, Комитеттің қызметінде қолданылатын нормативтік құқықтық актілерді жетілдіру жөнінде ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1570"/>
+    <w:bookmarkStart w:name="z1598" w:id="1571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      тиісті сенімхат негізінде Департаменттің құзыретіне кіретін мәселелер бойынша Министрлік және Комитет атынан сот органдарында өкілдік ету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1571"/>
+    <w:bookmarkStart w:name="z1599" w:id="1572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департаменттің құзыретіне кіретін мәселелер бойынша шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1572"/>
+    <w:bookmarkStart w:name="z1600" w:id="1573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында көзделген өзге де құқықтарды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1573"/>
+    <w:bookmarkStart w:name="z1601" w:id="1574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) міндеттері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1574"/>
+    <w:bookmarkStart w:name="z1602" w:id="1575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Департаменттің құзыретіне кіретін мәселелер бойынша түсініктемелер, ұсынымдар, ақпарат беру және тиісті шешімдер қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1575"/>
+    <w:bookmarkStart w:name="z1603" w:id="1576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекет басшысының, Қазақстан Республикасы Президенті Әкімшілігінің, Қазақстан Республикасы Үкіметінің, Министрліктің және Комитеттің тапсырмаларының уақтылы және сапалы орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1576"/>
+    <w:bookmarkStart w:name="z1604" w:id="1577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың құқықтары мен бостандықтарын, заңмен қорғалатын мүдделерін бұзбай, Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1577"/>
+    <w:bookmarkStart w:name="z1605" w:id="1578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында көзделген өзге де міндеттерді жүзеге асыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1578"/>
+    <w:bookmarkStart w:name="z1606" w:id="1579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1579"/>
+    <w:bookmarkStart w:name="z1607" w:id="1580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Департаменттің құзыреті шегінде бақылау және іске асыру функцияларын жүзеге асыру мен Министрліктің, Комитеттің стратегиялық функцияларын орындауға қатысу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1580"/>
+    <w:bookmarkStart w:name="z1608" w:id="1581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өз құзыреті шегінде нормативтік құқықтық актілерді әзірлеу, әзірлеуге қатысу, келісу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1581"/>
+    <w:bookmarkStart w:name="z1609" w:id="1582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еңбек саласындағы, оның ішінде еңбек қауіпсіздігі және еңбекті қорғау, халықты жұмыспен қамту саласындағы заңнамалар талаптарының сақталуына мемлекеттік бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1582"/>
+    <w:bookmarkStart w:name="z1610" w:id="1583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының заңнамасында белгіленген тәртіппен еңбек қызметіне байланысты жазатайым оқиғаларды уақтылы және объективті тексеруді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1583"/>
+    <w:bookmarkStart w:name="z1611" w:id="1584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру, ресімдеу және тіркеу мәселелері бойынша туындайтын келіспеушіліктерді қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1584"/>
+    <w:bookmarkStart w:name="z1612" w:id="1585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) құзыреті шегінде әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік құқық бұзушылық үшін әкімшілік жаза қолдану; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1585"/>
+    <w:bookmarkStart w:name="z1613" w:id="1586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) еңбек қатынастары және әлеуметтік әріптестік мәселелері бойынша жергілікті атқарушы органдармен өзара іс-қимылды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1586"/>
+    <w:bookmarkStart w:name="z1614" w:id="1587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) құзыреті шегінде жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1587"/>
+    <w:bookmarkStart w:name="z1615" w:id="1588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыс берушілер ұсынған ұжымдық шарттардың мониторингін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1588"/>
+    <w:bookmarkStart w:name="z1616" w:id="1589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) еңбек қауіпсіздігі және еңбекті қорғау нормативтерін жетілдіру мәселелері бойынша жұмыскерлер мен жұмыс берушілердің уәкілетті өкілдерімен өзара іс-қимыл жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1589"/>
+    <w:bookmarkStart w:name="z1617" w:id="1590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Комитетке құзыреті шегінде талдамалық анықтамаларды және жұмыс нәтижелері туралы мерзімді есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1590"/>
+    <w:bookmarkStart w:name="z1618" w:id="1591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жұмыс берушілердің орындауы үшін міндетті нұсқамалар, қорытындылар беру, сондай-ақ әкімшілік құқық бұзушылық туралы хаттамалар мен қаулылар жасау, әкімшілік жазалар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1591"/>
+    <w:bookmarkStart w:name="z1619" w:id="1592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) Департаменттің құзыретіне кіретін мәселелер бойынша қызметкерлер, жұмыс берушілер және халық арасында ақпараттық-түсіндіру жұмыстарын жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1592"/>
+    <w:bookmarkStart w:name="z1620" w:id="1593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Департаменттің құзыретіне кіретін кеңестерді, форумдарды, семинарларды ұйымдастыру және өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1593"/>
+    <w:bookmarkStart w:name="z1621" w:id="1594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Қазақстан Республикасының заңнамасына сәйкес сотқа талап қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1594"/>
+    <w:bookmarkStart w:name="z1622" w:id="1595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1595"/>
+    <w:bookmarkStart w:name="z1623" w:id="1596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Департаменттің мақсаттары, құқықтары мен міндеттері</w:t>
-[...739 lines deleted...]
-      16) Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыру; </w:t>
+        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1596"/>
-    <w:bookmarkStart w:name="z1623" w:id="1597"/>
+    <w:bookmarkStart w:name="z1624" w:id="1597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Департаментті басқаруды Департамент басшысы жүзеге асырады, ол Департаментке жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1597"/>
+    <w:bookmarkStart w:name="z1625" w:id="1598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Департамент басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1598"/>
+    <w:bookmarkStart w:name="z1643" w:id="1599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Департамент басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 514</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қол қойылған күнінен бастап күшіне енеді және 01.02.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1626" w:id="1600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Департамент басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1600"/>
+    <w:bookmarkStart w:name="z1627" w:id="1601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Департаменттің жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1601"/>
+    <w:bookmarkStart w:name="z1628" w:id="1602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Департаментті білікті кадрлармен қалыптастыруды және олардың кәсіби деңгейін арттыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1602"/>
+    <w:bookmarkStart w:name="z1629" w:id="1603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес жоғары тұрған лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлерін қызметке тағайындайды және қызметтен босатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1603"/>
+    <w:bookmarkStart w:name="z1630" w:id="1604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) еңбек қатынастары мәселелері Қазақстан Республикасының заңнамасына сәйкес өзге де мемлекеттік органдар мен лауазымды тұлғалардың құзыретіне жатқызылған қызметкерлерді қоспағанда, Департамент қызметкерлеріне тәртіптік жаза қолдану мәселелерін шешеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkStart w:name="z1631" w:id="1605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Департамент басшысының орынбасарына демалыс беру, материалдық көмек көрсету, даярлау (қайта даярлау), біліктілігін арттыру, көтермелеу, үстемеақы төлеу, сыйлықақы беру және тәртіптік жаза қолдану мәселелерін Министрлік аппарат басшысының қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1605"/>
+    <w:bookmarkStart w:name="z1632" w:id="1606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) меншік нысанына қарамастан мемлекеттік органдарда және өзге де ұйымдарда Департаменттің атынан өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1606"/>
+    <w:bookmarkStart w:name="z1633" w:id="1607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Департаментте сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды тиісінше қабылдағаны үшін дербес жауапты болады және тиісті сыбайлас жемқорлыққа қарсы шаралардың уақтылы қабылдануын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1607"/>
+    <w:bookmarkStart w:name="z1634" w:id="1608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңнамасында белгіленген тәртіппен жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1608"/>
+    <w:bookmarkStart w:name="z1635" w:id="1609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының заңнамасына сәйкес Департамент басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1609"/>
+    <w:bookmarkStart w:name="z1636" w:id="1610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Департамент басшысы уақытша болмаған кезеңде өкілеттіктерін ол (еңбекке уақытша жарамсыздығына, демалыста, іссапарда болуы және басқа да негіздерге байланысты) оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1610"/>
+    <w:bookmarkStart w:name="z1644" w:id="1611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Департамент басшысы өз орынбасарының өкілеттіктерін Қазақстан Республикасының заңнамасына сәйкес белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-1-тармақпен толықтырылды – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 514</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қол қойылған күнінен бастап күшіне енеді және 01.02.2025 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1637" w:id="1612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Департамент басшысының мәртебесі мен өкілеттігі</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="1600"/>
+        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1612"/>
+    <w:bookmarkStart w:name="z1638" w:id="1613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Департаменттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Департаменттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1613"/>
+    <w:bookmarkStart w:name="z1639" w:id="1614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департаментке бекітілген мүлік республикалық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1614"/>
+    <w:bookmarkStart w:name="z1640" w:id="1615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1615"/>
+    <w:bookmarkStart w:name="z1641" w:id="1616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...363 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Департаменттің мүлкі</w:t>
-[...59 lines deleted...]
-      22. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Департамент өзіне бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ. </w:t>
+        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1616"/>
-    <w:bookmarkStart w:name="z1641" w:id="1617"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Департаментті қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z1642" w:id="1617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департаментті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1617"/>
-    <w:bookmarkStart w:name="z1642" w:id="1618"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -36528,31 +36622,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>