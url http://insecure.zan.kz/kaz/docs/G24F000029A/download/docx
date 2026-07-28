--- v0 (2025-11-09)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34863b1" w14:textId="34863b1">
+    <w:p w14:paraId="65b29a9" w14:textId="65b29a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -596,11901 +596,14271 @@
               </w:rPr>
               <w:t>1- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай облысы аумағында жатаған у кекіремен (қызғылт) (аcroptilon repens D. S.) залалданған көлемінде карантин режимі енгізілетін карантин аймағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Абай облысы әкімдігінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...156 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан, қала, ауылдық округ атаулары
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің тиесілігі
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залалданған</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аумағы, га
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-Аягөз ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягөз ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақшәулі</w:t>
+Ақшәулі а/о</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік жерлер қоры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Мақсат" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Аян" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мыңбұлақ а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жерлер қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бектас" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сафия" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарлаулы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жерлер қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтай" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бауыржан" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жалсерік" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазбек" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Рүстем" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ахат" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Сұңқар" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Меруерт" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аягөз қаласы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің жерлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақши а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Асхат" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДЭУ-71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды-Аягөз-Тарбағатай-Боғаз, 694-617,628-633км, 674-675. 687-688. 714-716. 723-724. 742-745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...119 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПЧ-42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+896-1120 км Қарақойтас, ж/у Ақтоғай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягоз МКК "СУ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарын, Мыңбұлақ, Ақшәулі жол жиектері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудан бойынша барлығы</w:t>
-[...36 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+348,02
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-Бесқарағай ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долон а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры Мостик ауылдық мекені (50.60123 N -079.12267 E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік жер қоры Черемушка ауылдық мекені (N50.61216-079.03679E ) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глуховка а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Семей жолдары" ЖШС Семей- Долон-Қоянбай </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+33-39 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бородулиха ауданы</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,7
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-0,2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Темір жол ПЧ -39 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ф. АҚ "ҰК КТЖ")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры, Коростели ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таврия а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Буркотовское" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлы Дала Агро" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры, Буркотово-Кондратьевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степной а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімдік жері, Школьная және Мирная көшесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнарлы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры, Песчанка ауылы 2 км-Жарбулақ а/ж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"СФ Песчанка" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зубаир а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры, автожол Петропавловка-Зубаир 11 км а/ж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімдік жері, Мира және Өрнек көшесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красный Яр а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖС "Красный Яр" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новая Шульба а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семей Жолдары" ЖШС Новошульба- Песчанка 47 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бел Ағаш а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімдік жері, Зенковка ауылы 3 км Халық көшесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1320,69
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-0,03</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарма ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратөбе а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жас-Қанат" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарық а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Қалбатау асыл тұқымды мал зауыты" ЖШС </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Арма" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлікшіл а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алтын казан и К" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Божеғұр а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қаражал" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алғабас" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұркелді" Ауыл шаруашылық өндірістік кооперативі" ӨК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жарма технология колледжі" КММ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ҚАЖсервис" ЖШС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 - ЖПУ. 837,839,850, 887, 861 - 867, 900 – 902 км.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалабай а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шалабай" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Суықбұлақ а/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"ҚАЖсервис" ЖШС </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 - ЖПУ. 471 - 509 км.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1998
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-10</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен Бөкен а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бахты" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аухадиев а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өрнек" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкжайық а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Рустам" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Елімай" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Талап" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті - Көкжайық жол бойында 40 - 42 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көкжайық</w:t>
-[...72 lines deleted...]
-            </w:r>
+Шұғылбай а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Берік" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Салтанат" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қажы-Мұқан" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2287
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-177</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақаншы ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақшоқы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Шоқан" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Какен" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ерасыл" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бірлік" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көктерек а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Орта Азия Агро" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратұма а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Жас - Қайрат" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қарғалы" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабұта а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Таулы" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Рамазан" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2007
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-942</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтыншоқы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Бірлік" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елтай а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Болашақ" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоғары Егінсу а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ықылас ата" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Науалы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Тамшы" ш/қ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КАЖ сервис АОФ "ЖПУ -24" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ярус" ЖШС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1522
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-24</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приречный а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өскемен-Таврия-Семей а/ж 177-180 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Омбы - Майқапшағай а/ж 756 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкентау а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей-Кайнар а/ж 15-28 км</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-73 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...406 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қала бойынша барлығы</w:t>
-[...114 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыс бойынша барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9548,41
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12591,4727 +14961,7104 @@
               </w:rPr>
               <w:t>2 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абай облысы аумағында арам сояу (Сuscuta sp.) залалданған көлемінде карантин режимі енгізілетін карантин аймағы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - Абай облысы әкімдігінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...157 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/с
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан, қала, ауылдық округ атаулары
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің тиесілігі
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залалданған аумағы, га
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-Ақсуат ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсуат ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкжыра а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Боғас - Аягөз - Қарағанды бағытындағы жол бойы (Сатпаев - Қызыл кесік бағытының 35-39, 50-55 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-14</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глуховка а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семей жолдары" ЖШС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей- Долон-Қоянбай 3-12 км, 21-22-80 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерназар а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семей жолдары" ЖШС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей- Долон-Қоянбай 53-154-155 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулиха ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"ҚАЖсервис" ЖШС Семей-РФ Барнаул жол бойы </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105-110 км , 83-76 км, 86-85 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...152 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таврия а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімдік жері, автожолы Буркотово ауылы 12-13км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құнарлы а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әкімдік жері, Буркотово ауылы автожолы 6-8 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красный Яр а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Буркотово -Құнарлы 6-8 км </w:t>
-[...36 lines deleted...]
-            </w:r>
+Әкімдік жері, Семей-Барнаул- РФ автожолы 2-4 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік жер қоры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семей Жолдары" ЖШС Дмитриевка - Шемонаиха 67 км, 70-71 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новая Шульба а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Семей Жолдары" ЖШС Шульбинск-Новая Шульба 28-33 км, 35 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,56
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-11,56</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарма ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалабай а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шар – Әуезов кенті а/ж</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+8, 10, 11, 15, 20, 21, 22, 24, 25, 35, 36 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудан бойынша барлығы</w:t>
-[...36 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-Көкпекті ауданы</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлкен-Бөкен а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көкпекті –Үлкен-Бөкен а/ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+17-19 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Теректі </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Теректі а/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректі а/о, а/ж 1-4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аухадиев а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Үлкен Бөкен </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+Көкпекті – Аухадиев а/ж </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+30-31 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...85 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкжайық а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көкжайық а/о а/ж 36-38 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Семей қаласы</w:t>
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...152 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар ауданы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үржар а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жол жиегі, арық жағалауы, N: 47,685929, 081,6288576 47,074014, 081,656879, 47,088791, 081617775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...78 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-11</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приречный а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өскемен-Таврия-Семей а/ж 169-172 км, 174-176км, 187-191 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озерска а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей – Талица а/ж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей-Половинки а/ж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкентау а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Семей – Қайнар а/ж 40 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...80 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей – Қарауыл а/ж 30-33 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новобаженово а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей-Шульбинск а/ж 1-4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыс бойынша барлығы:</w:t>
-[...35 lines deleted...]
-84,76</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42,2
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыс бойынша барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81,26
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Абай облысы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 жылғы "22" сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 68 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 - қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Абай облысы аумағындағы қызыл күлгін церкоспороз (T. Matsu g Tomovasu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулы 3-қосымшамен толықтырылды - Абай облысы әкімдігінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан, қала, ауылдық округ атаулары
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскесінің тиесілігі
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Залалданған аумағы, га
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауданы
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабас а/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+" LONG XIN" ЖШС</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N51.08.58 - E 79.11.07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N51.07.57 - E 79.10.06
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Облыс бойынша барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -17332,55 +22079,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>