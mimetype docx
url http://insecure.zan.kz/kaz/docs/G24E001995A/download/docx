--- v0 (2025-11-04)
+++ v1 (2026-10-01)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3958aef" w14:textId="3958aef">
+    <w:p w14:paraId="9eda09c" w14:textId="9eda09c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,259 +85,344 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шымкент қаласы әкімі аппаратының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламенті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шымкент қаласы әкімдігінің 2024 жылғы 2 мамырдағы № 1995 қаулысы. Күші жойылды- Шымкент қаласы әкімдігінің 2026 жылғы 26 маусымдағы №2874 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды- Шымкент қаласы әкімдігінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№2874 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Орталық мемлекеттік органдардың және облыстардың, республикалық маңызы бар қалалардың, астананың әкімдері аппараттарының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының үлгілік регламентін бекіту, "Облыстардың, республикалық маңызы бар қалалардың және астананың әкімдері аппараттарының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының үлгілік регламенті мен Облыстардың, республикалық маңызы бар қалалардың және астананың әкімдері аппараттарының өтініштерді қарауды бақылау бөлімдері туралы үлгілік ережені бекіту туралы" Қазақстан Республикасы Үкіметінің 2020 жылғы 8 қыркүйектегі № 560 қаулысына өзгерістер енгізу және Қазақстан Республикасы Үкіметінің кейбір шешімдерінің күші жойылды деп тану туралы" Қазақстан Республикасы Үкіметінің 2023 жылғы 15 наурыздағы № 214 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Шымкент қаласы әкімі аппаратының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламенті осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Шымкент қаласы әкімінің аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. "Шымкент қаласы әкімінің аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы қаулыны қол қойылған күнінен бастап бес жұмыс күні ішінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық цифрлық қолтаңбасымен куәландырылған қазақ және орыс тілдерінде электрондық түрде жіберсін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғанынан кейін Шымкент қаласы әкімдігінің интернет-ресурсында орналастырсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуы Шымкент қаласы әкімі аппараты жолданымдарды қарауды бақылау бөлімінің басшысы Г. Жұматаеваға жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Шымкент қаласы әкімі аппаратының басшысы орынбасары А. Мұсабаевқа жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -351,51 +438,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Шымкент қаласының әкімі </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шымкент қаласының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -529,318 +626,325 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "2" мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1995 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шымкент қаласы әкімі аппаратының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламенті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Шымкент қаласы әкімі аппаратының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының регламенті (бұдан әрі – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Шымкент қаласы әкімі аппаратының лауазымды адамдарының жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауының тәртібін регламенттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды (бұдан әрі - қабылдау) Шымкент қаласы әкімі аппаратының қоғамдық қабылдау бөлмелерінде (бұдан әрі – қоғамдық қабылдау бөлмелері), сондай-ақ азаматтарды қабылдау орталықтарында мына лауазымды және өзге де адамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z59" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шымкент қаласының әкімі және оның орынбасарлары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Шымкент қаласы әкімі аппаратының басшысы және оның орынбасарлары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z61" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Шымкент қаласы әкімі аппаратының қабылдауды жүзеге асыруға уәкілетті өзге де қызметкерлері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z12" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Азаматтарды қабылдау орталығында Регламентте белгіленген тәртіппен қала әкімдігінің құзыретіне кіретін мәселелер бойынша жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z13" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке тұлғалар мен заңды тұлғалардың өкілдері, қабылдауды жүзеге асыруға уәкілетті Шымкент қаласы әкімі аппаратының құрылымдық бөлімшелері басшыларының қабылдауына келіскен жағдайда оларды көрсетілген лауазымды адамдар олар жүгінген күні қабылдауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z14" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Орталық мемлекеттік және жергілікті атқарушы органдарда, сондай-ақ азаматтарды қабылдау орталықтарында жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қабылдауды ұйымдастыруға жауапты қызметкерлер күн сайын жұмыс күндері, түскі үзілісі бар жұмыс уақытында "электрондық үкімет" веб-порталындағы немесе "Электрондық жолданымдар" ақпараттық-талдау жүйесiндегі электрондық құжат, қағаз форматтағы, оның ішінде қолма-қол келіп түсетін не қоғамдық қабылдау бөлмесінің қызметкеріне ауызша нысанда айтылған жолданымдар, сондай-ақ қоғамдық қабылдау бөлмелерінің сall-орталықтарына келіп түскен өтінімдер негізінде қабылдауға жазылуды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мәселенің мәні баяндалмаған жеке қабылдау туралы жолданым қаралмайды, бұл туралы арыз иесіне хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жолданымды қабылдаудан бас тартуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z62" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер жеке қабылдау туралы өтініші бар жолданым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -855,147 +959,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>63-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмесе, ол туралы арыз иесіне көрсетіледі және оны Кодекстің талаптарымен сәйкес келтіру үшін ақылға қонымды мерзім белгіленеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z63" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Белгіленген мерзімде Кодекстің талаптарына сәйкес келтірілмеген жеке қабылдау туралы өтініші бар жолданым қайтарылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z18" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Осы Регламенттің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғалар бекітілген кестеге сәйкес айына кемінде бір рет қоғамдық қабылдау бөлмелерінде қабылдауды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z64" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шымкент қаласының әкімі азаматтарды жеке қабылдауды "Әкімдердің халықпен кездесулерін өткізу туралы" Қазақстан Республикасы Президентінің 2022 жылғы 3 наурыздағы № 826 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықпен кездесулер өткізгеннен кейін де жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Регламенттің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1010,771 +1119,790 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген адамдардың азаматтарды қабылдау орталықтарында қабылдауы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламентке қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша кестеге сәйкес айына бір реттен сиретпей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лауазымды адамның тегі, аты және әкесінің аты (бар болса), қабылдау күндері көрсетілген қабылдау кестелері мемлекеттік және орыс тілдерінде қоғамдық қабылдау бөлмелерінің, азаматтарды қабылдау орталықтарының үй-жайларында көпшілікке көрінетін жерлерге ілінеді, сондай-ақ әкімдіктің ресми сайтында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шымкент қаласы әкімі орынбасарларының қабылдауы қала әкімінің тиісті тапсырмасы бойынша бекітілген кестеден тыс қабылдауды өткізу күні көрсетіле отырып жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қабылдаудың алдында жеке тұлға немесе заңды тұлғаның өкілі (бұдан әрі – арыз иесі) өзінің жеке басын куәландыратын құжатты, ал басқа тұлғалардың атынан жүгінген кезде – олардың мүдделерін білдіру өкілеттігін растайтын құжаттарды көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Шетелдіктер мен азаматтығы жоқ адамдарды қабылдау Қазақстан Республикасында құпиялылық режимін қамтамасыз ету жөніндегі талаптарға және Қазақстан Республикасының мемлекеттік құпияларды қорғау саласындағы қатынастарды реттейтін өзге де нормативтік құқықтық актілеріне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда шетелдіктер мен азаматтығы жоқ адамдарды қабылдау аудармашының қатысуымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шетелдіктер мен азаматтығы жоқ адамдардың қабылдауда берген жолданымдары, егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда оларды қараудың өзгеше қағидалары көзделмесе, Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z24" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қабылдау жүгіну кезегі тәртібімен жүргізіледі. Ұлы Отан соғысының ардагерлері, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер, басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері, еңбек ардагерлері, мүгедектігі бар адамдар, жүкті әйелдер, "Алтын Қыран", "Халық қаһарманы", "Қазақстанның Еңбек Ері" ордендерімен марапатталған адамдар кезектен тыс қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z25" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Арыз иесінің келісімімен Шымкент қаласы әкімінің және олардың орынбасарларының қабылдауы бейнеконференцбайланыс арқылы жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z26" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Пандемиямен немесе жеке тұлғалардың және заңды тұлғалар өкілдерінің қауіпсіздігін қамтамасыз етуге байланысты басқа да жағдайларға орай шектеу шаралары енгізілген жағдайда қабылдау бейнеконференцбайланыс арқылы ғана жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z27" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қабылдауға жазылу мына жағдайларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Шымкент қаласы әкімінің құзыретіне кірмейтін мәселелер болса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әкімшілік органның, лауазымды адамның жолданымда көрсетілген сол нысана туралы және сол негіздер бойынша әкімшілік рәсімге қатысушыға қатысты әкімшілік іс бойынша шешімі бар болса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сол нысана туралы және сол негіздер бойынша сол адамға қатысты шығарылған заңды күшіне енген сот актісі бар болса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z70" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әкімшілік орган, лауазымды адам жолданымды қайтарса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z71" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әкімшілік орган, лауазымды адам арыз иесінен жолданымды кері қайтарып алуды қабылдаса, жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z28" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Уақытша еңбекке жарамсыздық, қызметтік іссапар және басқа да жағдайлардың себебі бойынша қабылдау жүргізу мүмкін болмаған жағдайда қабылдаушы адам қабылдауға жауапты қызметкерді жеке қабылдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z72" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өткізілгенге дейін 2 (екі) жұмыс күнінен кешіктірмей немесе қабылдау өткізілетін күні хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z29" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қоғамдық қабылдау бөлмелерінде және азаматтарды қабылдау орталықтарында қабылдау күні қосымша жолданымдар мен басқа да ілеспе құжаттарды ресімдеуге (қажет болған жағдайда) көмектесетін заң консультанттары, психологтар және әлеуметтік қызметкерлер (волонтерлерді қабылдау күндері ғана тартуға болады) тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z30" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Шымкент қаласы әкімі аппаратының тиісті қызметкерлері қабылдау өткізген кезде басқа да мүдделі органдар өкілдерінің қатысуы, егер көтерілетін мәселе олардың құзыретіне қатысты болса, қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z31" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқа мүдделі органдар өкілдерінің қабылдауға қатысуы туралы сұрау салу жіберілгеннен кейін, арыз иесі 2 (екі) жұмыс күні ішінде жіберілген сұрау салу туралы және қажет болған жағдайда қабылдауға жазылу туралы жолданымды қараудың ұзартылғаны туралы хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z32" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқа мүдделі органдардың бірлесіп қабылдауға қатысудан бас тарту фактілері туралы ақпарат 2 (екі) жұмыс күні ішінде Қазақстан Республикасы Үкіметінің Аппаратына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z33" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Қабылдау арыз иесінің қалауы бойынша мемлекеттік және орыс тілдерінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z34" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Қабылдау барысында қоғамдық қабылдау бөлмесінің қызметкерлері қабылдауға қатысу үшін Шымкент қаласы әкімі аппаратының қызметкерлерін қабылдауға қатысуға шақыра алады немесе тиісті лауазымды адамдармен қабылдау уақыты мен орнын келісе алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z35" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қабылдау нәтижелері жолданым немесе тапсырмалар бойынша қабылдау барысында қабылданған шешімді көрсете отырып, оларды орындаудың нақты мерзімдері көрсетіліп хаттамаланады. Хаттамалық тапсырмалар жолданымдарға қоса тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z36" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Азаматтарды қабылдау дербес деректер мен мемлекеттік құпияларды не заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қорғау туралы талаптарды сақтай отырып, бұқаралық ақпарат құралдарында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z37" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдау мәселелері жөніндегі жолданымдарды тіркеу және қарау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z38" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Қабылдауға жазылу туралы келіп түскен барлық жолданымдарды қоғамдық қабылдау бөлмесінің және азаматтарды қабылдау орталығының қызметкерлері электрондық құжат айналымы жүйесінде не "Электрондық жолданымдар" ақпараттық-талдау жүйесінде олар келіп түскен күні тіркейді және жолданымдардың қаралуына бақылауды жүзеге асыратын жауапты қызметкерге (бұдан әрі – жауапты қызметкер) алдын ала қарау үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z39" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жауапты қызметкер материалдарды жинап, талдағаннан кейін Шымкент қаласы әкімінің атына қабылдау күнін белгілеу немесе бас тарту туралы ұсыныспен анықтамалық ақпаратты қабылдау басталғанға дейін 5 (бес) жұмыс күні бұрын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z40" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қабылданған шешімнің қорытындысы бойынша жауапты қызметкер лауазымды адамдар мен олардың орынбасарлары қабылдайтын адамдардың тізімін қалыптастырады және оны қабылдау кестесіне енгізу үшін қоғамдық қабылдау бөлмесіне жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z41" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Қоғамдық қабылдау бөлмесінің және азаматтарды қабылдау орталықтарының жауапты қызметкері бекітілген қабылдау кестесіне тізімдерді кезектілік тәртібімен бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z42" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Қоғамдық қабылдау бөлмесінің және азаматтарды қабылдау орталықтарының жауапты қызметкері жолданым тіркелген кезден бастап 15 (он бес) жұмыс күнінен кешіктірілмейтін мерзімде арыз иесіне қабылдау уақыты мен күні көрсетілген жауапты жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z43" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мәні бойынша барынша пысықтауды талап ететін күрделі мәселе болған жағдайда, арыз иесіне жолданымды қарау мерзімін жолданым тіркелген кезден бастап күнтізбелік 30 (отыз) күннен аспайтын мерзімге ұзарту туралы хат жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолданымды қарау мерзімі Шымкент қаласы әкімінің немесе оның орынбасарларының уәжді шешімімен ақылға қонымды мерзімге, бірақ арызды дұрыс қарау үшін маңызы бар нақты мән-жайларды белгілеу қажеттілігіне байланысты екі айдан аспайтын мерзімге ұзартылуы мүмкін. Бұл туралы арыз иесі жолданымды қарау мерзімі ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабардар етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z44" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Қоғамдық қабылдау бөлмесі және азаматтарды қабылдау орталығы уәкілетті қызметкерлерінің лауазымды адамдар мен олардың орынбасарларының қабылдауды ұйымдастыруы үшін қажетті материалдарды ұсыну, қабылдауды өткізу практикасын талдау және жинақтап қорыту туралы талаптары Шымкент қаласы әкімі аппаратының орындауы үшін міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z45" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Қабылдаудан бас тарту туралы шешім қабылданғанға дейін үш жұмыс күнінен кешіктірмей арыз иесіне тыңдау рәсімін жүргізу үшін бас тарту туралы алдын ала шешім жобасы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z46" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Қабылдаудан бас тартылған жағдайда тыңдау рәсімі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінде көзделген тәсілдермен жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау рәсімін ұйымдастыру және өткізу тәртібі Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1809,298 +1937,309 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-баптарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптары ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z47" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қабылдау қорытындысы бойынша тапсырмалардың орындалуына бақылауды жүзеге асыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z48" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Қабылдау қорытындысы бойынша дайындалған хаттамалық тапсырмаларды бақылауды жолданымдардың орындалуына бақылауды жүзеге асыратын құрылымдық бөлімше жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z49" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Арыз иесіне түпкілікті уәжді жауап қабылдаудан келіп түскен жолданымды бақылаудан алу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z50" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Қабылдау барысында арыз иесі берген жолданымдар "жеке қабылдаудан" деген белгі қойылып, электрондық құжат айналымы жүйесінде немесе "Электрондық жолданымдар" ақпараттық-талдау жүйесiнде тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z51" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Қабылдаудан түскен жолданымды бұған дейін қараған қызметкерге тапсыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z52" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Қоғамдық қабылдау бөлмесінің және азаматтарды қабылдау орталығының қызметкерлері тұрақты негізде арыз иелерінің қанағаттану деңгейіне мониторинг жүргізіп, консультация алған және жеке қабылдауға жазылудан бас тартқан арыз иелеріне телефон байланысы арқылы іріктеп сауалнама жүргізуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z53" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жолданымдардың орындалуына бақылауды жүзеге асыратын құрылымдық бөлімше басқа мүдделі құрылымдық бөлімшелермен бірлесіп, мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өткізілетін қабылдаулар шеңберінде Шымкент қаласы әкімі мен оның орынбасарларының жұмысын ақпараттық-талдамалық сүйемелдеуді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қабылдауға тартылған жауапты лауазымды адамдардың, оның ішінде басқа да мүдделі органдардың жауапты лауазымды адамдарының қатысуын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) арыз иесімен кері байланысты (қажеттілікке қарай);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қоғамдық қабылдау бөлмелерінің, азаматтарды қабылдау орталықтарының шеңберінде жұмыс істейтін сall-орталықтардың, оның ішінде төтенше жағдай, төтенше ахуал режимдерін, эпидемиологиялық сипаттағы карантиндік шараларды енгізумен, техногендік авариялармен және халықтың өмірі мен денсаулығына қауіп төндіретін өзге де апаттармен байланысты шектеу шаралары қабылданған жағдайда үздіксіз жұмыс істеуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z54" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Қоғамдық қабылдау бөлмелері және азаматтарды қабылдау орталықтары жұмысының нәтижелері туралы тұрақты негізде (тоқсанына бір реттен сиретпей) Қазақстан Республикасы Үкіметінің Аппаратын хабардар ету қажет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президентіне тікелей бағынатын және есеп беретін мемлекеттік органдардың қоғамдық қабылдау бөлмелері жұмысының нәтижелері Қазақстан Республикасы Президенті Әкімшілігінің Өтініштерді қарауды бақылау бөліміне тоқсанына кемінде бір рет ұсынылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2140,66 +2279,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Регламентке қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдар басшылығының азаматтарды қабылдау кестесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3251,63 +3392,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3629,35 +3792,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>