--- v0 (2025-11-09)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="064a481" w14:textId="064a481">
+    <w:p w14:paraId="1be18f9" w14:textId="1be18f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,104 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Шымкент қаласының тұрғын үй басқармасы" мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шымкент қаласы әкімдігінің 2024 жылғы 6 наурыздағы № 922 қаулысы</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Шымкент қаласы әкімдігінің 2024 жылғы 6 наурыздағы № 922 қаулысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қаулының тақырыбында және бүкіл мәтінде "мемлекеттік мекемесінің", "мемлекеттік мекемесі" сөздері "коммуналдық мемлекеттік мекемесінің", "коммуналдық мемлекеттік мекемесі" сөздерімен ауыстырылды - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 1244 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>37-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,187 +239,218 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі № 590 қаулысымен бекітілген Мемлекеттік орган туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>үлгілік ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Шымкент қаласының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Шымкент қаласының тұрғын үй басқармасы" коммуналдық мемлекеттік мекемесі туралы ереже осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Шымкент қаласының тұрғын үй басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы қаулыны қол қойылған күнінен бастап бес жұмыс күні ішінде Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына электрондық цифрлық қолтаңбасымен куәландырылған қазақ және орыс тілдерінде электрондық түрде жіберсін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулыны ресми жарияланғанынан кейін Шымкент қаласы әкімдігінің интернет-ресурсында орналастырсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулының орындалуын бақылау Шымкент қаласы әкімінің бірінші орынбасары Қ. Асыловқа жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы қаулы оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -569,127 +644,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы ____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _______ қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шымкент қаласының тұрғын үй басқармасы" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+        <w:t xml:space="preserve"> "Шымкент қаласының тұрғын үй басқармасы" коммуналдық мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымша жаңа редакцияда - Шымкент қаласы әкімдігінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шымкент қаласының тұрғын үй басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Басқарма) тұрғын үй қатынастары саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Басқарманың ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Басқарма өз қызметін Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -704,327 +838,359 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Басқарма азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басқарма Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Басқарма өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Шымкент қаласының тұрғын үй басқармасы" коммуналдық мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Шымкент қаласының тұрғын үй басқармасы" коммуналдық  мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Шымкент қаласы, Тұран ауданы, Республика даңғылы №12А құрылыс, индексі 160005.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден, Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Басқарма кәсіпкерлік субъектілерімен өкілеттіктері болып табылатын міндеттерді Басқарма орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Басқарма заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаты және өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаты: Қазақстан Республикасының заңнамасында белгіленген тәртіппен Шымкент қаласы аумағында тұрғын үй қатынастары саласындағы мемлекеттік саясаттың негізгі бағыттарын іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1273,70 +1439,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің мүдделерін білдіру және соттарда, барлық меншік нысанындағы ұйымдарда оның мүліктік құқықтарын қорғайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тұрғын үй қатынастары саласындағы мемлекеттік саясаттың негізгі бағыттарын іске асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1731,148 +1897,148 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыстар жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Басқарманың жұмыс жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2047,204 +2213,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасының орындалуына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқарма заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, "Шымкент қаласының тұрғын үй басқармасы" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Басқарма қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>