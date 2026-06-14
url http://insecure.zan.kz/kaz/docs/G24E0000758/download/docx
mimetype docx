--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b8f366" w14:textId="7b8f366">
+    <w:p w14:paraId="640ca14" w14:textId="640ca14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Мемлекеттік кірістер органдарының сыртқы мемлекеттік аудит және қаржылық бақылау уәкілетті органына салық төлеушінің (салық агентінің) жазбаша рұқсатын алмастан кедендік реттеу саласындағы ақпаратты және салықтық құпияны құрайтын салық төлеуші (салық агенті) туралы мәліметтерді ұсыну қағидаларын және ұсынатын мәліметтер тізбесін бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 30 қарашадағы № 1040 және Республикалық бюджеттің атқарылуын бақылау жөніндегі есеп комитетінің 2019 жылғы 4 наурыздағы № 3-НҚ бірлескен нормативтік қаулысы мен бұйрығына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2024 жылғы 8 қарашадағы № 758 бұйрығы және Қазақстан Республикасы Жоғары аудиторлық палатасының 2024 жылғы 8 қарашадағы № 14-НҚ бірлескен нормативтік қаулысы</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2024 жылғы 8 қарашадағы № 758 бұйрығы және Қазақстан Республикасы Жоғары аудиторлық палатасының 2024 жылғы 8 қарашадағы № 14-НҚ бірлескен нормативтік қаулысы. Күші жойылды - Қазақстан Республикасы Жоғары аудиторлық палатасының 2026 жылғы 14 мамырдағы № 4-НҚ және Қазақстан Республикасы Қаржы министрінің 2026 жылғы 15 мамырдағы № 308 бірлескен нормативтiк қаулысы мен бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Жоғары аудиторлық палатасының 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Қаржы министрінің 15.05.2026 № 308 бірлескен нормативтiк қаулысы мен бұйрығымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Қаржы министрі БҰЙЫРАДЫ және Қазақстан Республикасының Жоғары аудиторлық палатасы (бұдан әрі – Жоғары аудиторлық палата) ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -847,63 +925,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1225,35 +1325,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>