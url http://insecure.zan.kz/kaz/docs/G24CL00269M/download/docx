--- v0 (2025-11-13)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="09c02d5" w14:textId="09c02d5">
+    <w:p w14:paraId="d4d2122" w14:textId="d4d2122">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,244 +83,278 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025 жылға арналған Хромтау ауданының ауылдық елді мекендерге жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтік қолдау көрсету туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+        <w:t>Ақтөбе облысы Хромтау аудандық мәслихатының 2024 жылғы 24 желтоқсандағы № 269 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      1. 2025 жылға арналған Хромтау ауданының ауылдық елді мекендерге жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне келесідей әлеуметтік қолдау көрсетілсін:</w:t>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6 бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Заңының 18 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының 56-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 6 қарашадағы № 72 "Ауылдық елді мекендерге жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, кенттер, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне әлеуметтік қолдау шараларын ұсыну мөлшерін және қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу Тізілімінде № 9946 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Хромтау аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жүз еселік айлық есептік көрсеткішке тең сомада көтерме жәрдемақы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+      1. 2025 жылға арналған Хромтау ауданының ауылдық елді мекендерге жұмыс істеуге және тұруға келген денсаулық сақтау, білім беру, әлеуметтік қамсыздандыру, мәдениет, спорт және агроөнеркәсіптік кешен саласындағы мамандарға, ауылдар, ауылдық округтер әкімдері аппараттарының мемлекеттік қызметшілеріне келесідей әлеуметтік қолдау көрсетілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ауылдық елді мекендерге келген мамандар үшін айлық есептік көрсеткіштің екі мың еселенген мөлшерінен аспайтын сомада бюджеттік кредит.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+      1) жүз еселік айлық есептік көрсеткішке тең сомада көтерме жәрдемақы;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) ауылдық елді мекендерге келген мамандар үшін айлық есептік көрсеткіштің екі мың еселенген мөлшерінен аспайтын сомада бюджеттік кредит.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -478,55 +512,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -852,31 +886,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>