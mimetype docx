--- v0 (2025-12-14)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d387c3f" w14:textId="d387c3f">
+    <w:p w14:paraId="e0cc7e6" w14:textId="e0cc7e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,76 +83,109 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025–2027 жылдарға арналған Жақсымай ауылдық округ бюджетін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мерзімі біткен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақтөбе облысы Темір аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 279 шешімі</w:t>
+        <w:t>Ақтөбе облысы Темір аудандық мәслихатының 2024 жылғы 27 желтоқсандағы № 279 шешімі. Мерзімі өткендіктен қолданыс тоқтатылды</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -221,50 +254,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>96-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Темір аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -283,50 +317,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. 2025–2027 жылдарға арналған Жақсымай ауылдық округ бюджеті осы шешімдегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -361,50 +396,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3–қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 232 461 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -729,70 +765,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жақсымай ауылдық округ бюджетінің кірісіне мыналар есептелетін болып ескерілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1037,90 +1073,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді және материалдық емес активтерді сату, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерді сату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасының "2025–2027 жылдарға арналған республикалық бюджет туралы" Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес белгіленгені ескерілсін және басшылыққа алынсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2025 жылғы 1 қаңтардан бастап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1167,126 +1203,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) айлық есептiк көрсеткiш – 3 932 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) базалық әлеуметтiк төлемдердiң мөлшерлерiн есептеу үшiн ең төмен күнкөрiс деңгейiнiң шамасы – 46 228 теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Темір аудандық мәслихатының 2024 жылғы 23 желтоқсандағы № 266 "2025–2027 жылдарға арналған Темір аудандық бюджетін бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес 2025 жылға аудандық бюджеттен Жақсымай ауылдық округ бюджетіне берілетін субвенция көлемі 5 616 мың теңге сомасында көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 2025 жылға арналған Жақсымай ауылдық округ бюджетінде аудандық бюджеттен 126 419 мың теңге сомасында ағымдағы нысаналы трансферттердің түсімдері ескерілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттердің аталған сомаларын бөлу Жақсымай ауылдық округ әкімінің шешімі негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1323,70 +1343,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2025 жылға арналған Жақсымай ауылдық округ бюджеттерінде аудандық бюджеттен автомобиль жолдарын күрделі және орташа жөндеуге 165 179 мың теңге, оның ішінде облыстық бюджеттен 70 000 мың теңге сомасында ағымдағы нысаналы трансферттердің түсімдері ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттердің аталған сомаларын бөлу Жақсымай ауылдық округ әкімінің шешімі негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1423,108 +1443,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 2025 жылға арналған Жақсымай ауылдық округ бюджетінде республикалық бюджеттен 86 мың теңге сомасында ағымдағы нысаналы трансферттердің түсімдері ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ағымдағы нысаналы трансферттердің аталған сомаларын бөлу Жақсымай ауылдық округ әкімінің шешімі негізінде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -34317,55 +34337,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34691,31 +34711,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>